--- v4 (2026-08-21)
+++ v5 (2026-10-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc684492e4ab946e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffe4b537ac14db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6bca0d40443c4203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8c67a7d4125c4e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bca0d40443c4203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c67a7d4125c4e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -413,66 +413,66 @@
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
         <x:v>12091</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>90065748</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>Figeac Aero North America</x:v>
+        <x:v>FIGEAC AERO NORTH AMERICA INC</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>9313 E. 39th St. N</x:v>
+        <x:v>9313 E 39TH ST N</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>67226</x:v>
+        <x:v>67226-2909</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>316-634-2500 Ext. 223</x:v>
+        <x:v>316-634-2500</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>316-634-0777</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>8/24/2016</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>GSS 5310</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>