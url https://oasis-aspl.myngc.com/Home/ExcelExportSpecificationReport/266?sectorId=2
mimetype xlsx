--- v2 (2026-02-03)
+++ v3 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b42621beb64a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d58d88053fb4e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc16cdc6c9a9249f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0a9e6c484d074a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc16cdc6c9a9249f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a9e6c484d074a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -610,63 +610,63 @@
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>90048872</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>ASHLEY MACHINE AND TOOL CO                        </x:v>
+        <x:v>ASHLEY MACHINE AND TOOL CO</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>1450 SHOEMAKER AVE                  </x:v>
+        <x:v>1450 SHOEMAKER AVENUE</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>WEST WYOMING                        </x:v>
+        <x:v>WEST WYOMING</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>PA </x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>18644                               </x:v>
+        <x:v>18644-1021</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>5702870966</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>507-283-1698</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
@@ -1519,54 +1519,54 @@
       <x:c r="C16" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="D16" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="E16" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="F16" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="J16" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K16" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="L16" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
@@ -1793,66 +1793,66 @@
       </x:c>
       <x:c r="AC18" t="str">
         <x:v>FR</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v>90024560</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>QUALITY FORMING LLC                               </x:v>
+        <x:v>QUALITY FORMING LLC</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>22906 FRAMPTON AVE                  </x:v>
+        <x:v>22906 FRAMPTON AVENUE</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>TORRANCE                            </x:v>
+        <x:v>TORRANCE</x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>90501-5035                          </x:v>
+        <x:v>90501-5035</x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>310-986-3621</x:v>
+        <x:v>3109863664</x:v>
       </x:c>
       <x:c r="I19" t="str">
         <x:v>310-539-9261</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
@@ -2087,63 +2087,63 @@
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD21" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="n">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v>90053657</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>VALCO MANUFACTURING CO INC</x:v>
+        <x:v>VALCO INC</x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>1009 Boren RD</x:v>
+        <x:v>1009 BOREN BOULEVARD</x:v>
       </x:c>
       <x:c r="E22" t="str">
         <x:v>DUNCAN</x:v>
       </x:c>
       <x:c r="F22" t="str">
         <x:v>OK</x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>73533</x:v>
+        <x:v>73533-4182</x:v>
       </x:c>
       <x:c r="H22" t="str">
         <x:v>5802554300</x:v>
       </x:c>
       <x:c r="I22" t="str">
         <x:v>580-470-2033</x:v>
       </x:c>
       <x:c r="J22" t="str">
         <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K22" t="str">
         <x:v/>
       </x:c>
       <x:c r="L22" t="str">
         <x:v/>
       </x:c>
       <x:c r="M22" t="str">
         <x:v/>
       </x:c>
       <x:c r="N22" t="str">
         <x:v/>
       </x:c>
       <x:c r="O22" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>