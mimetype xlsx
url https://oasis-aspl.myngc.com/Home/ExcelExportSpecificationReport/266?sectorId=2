--- v3 (2026-04-29)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d58d88053fb4e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2f54aabb4b4a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0a9e6c484d074a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5098b25e276f4811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a9e6c484d074a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5098b25e276f4811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">