--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2f54aabb4b4a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9451cb894f4bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5098b25e276f4811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc07b970e21354ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5098b25e276f4811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc07b970e21354ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1095,1110 +1095,1012 @@
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>274</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90055122</x:v>
+        <x:v>90043073</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>DJ ENGINEERING INC                                </x:v>
+        <x:v>FORREST MACHINING INC                             </x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>219 W 6TH AVE                       </x:v>
+        <x:v>27756 AVE MENTRY                    </x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>AUGUSTA                             </x:v>
+        <x:v>VALENCIA                            </x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>KS </x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>67010-1251                          </x:v>
+        <x:v>91355                               </x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>3167751212</x:v>
+        <x:v>6612570231</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>316-775-7420</x:v>
+        <x:v>661-857-8401</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>9/22/2009</x:v>
+        <x:v>5/15/2007</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V12" t="str">
-        <x:v>Limited to forming or straightening at ambient temperature in the “O” or “W” condition</x:v>
+        <x:v>Limited to Hot Forming per para. 3.6.3, b  c</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>1706</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>163</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90043073</x:v>
+        <x:v>90055235</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>FORREST MACHINING INC                             </x:v>
+        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>27756 AVE MENTRY                    </x:v>
+        <x:v>1539 S SAINT PAUL ST                </x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>VALENCIA                            </x:v>
+        <x:v>WICHITA                             </x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>CA </x:v>
+        <x:v>KS </x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>91355                               </x:v>
+        <x:v>67213                               </x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>6612570231</x:v>
+        <x:v>3169431266</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>661-857-8401</x:v>
+        <x:v>316-943-7576</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>5/15/2007</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V13" t="str">
-        <x:v>Limited to Hot Forming per para. 3.6.3, b  c</x:v>
+        <x:v>Limited to cold forming and straightening only </x:v>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>897</x:v>
+        <x:v>29576</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>85</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90055235</x:v>
+        <x:v>90045280</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>GLOBE ENGINEERING COMPANY INC                     </x:v>
+        <x:v>HUGHES BROS AIRCRAFTERS INC</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>1539 S SAINT PAUL ST                </x:v>
+        <x:v>11010 Garfield Place</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>SOUTH GATE</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>KS </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>90280-7583</x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>3169431266</x:v>
+        <x:v>13237734541</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>316-943-7576</x:v>
+        <x:v>562/923-1393</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/18/2008</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v>Limited to cold forming and straightening only </x:v>
+        <x:v>Limited to Cold Forming Only 
+Cold Forming, per GSS5300 Para. 3.2.4.1 (a) and 3.6.4.2. 
+</x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>29576</x:v>
+        <x:v>2706</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>14</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90045280</x:v>
+        <x:v>90024608</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>HUGHES BROS AIRCRAFTERS INC</x:v>
+        <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>11010 Garfield Place</x:v>
+        <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>SOUTH GATE</x:v>
+        <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="F15" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>90280-7583</x:v>
+        <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>13237734541</x:v>
+        <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>562/923-1393</x:v>
+        <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>1/18/2008</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K15" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="L15" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V15" t="str">
-        <x:v>Limited to Cold Forming Only 
-[...1 lines deleted...]
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>2706</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>191</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90024608</x:v>
+        <x:v>90024676</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>HYDROFORM USA INC</x:v>
+        <x:v>JAMCO AEROSPACE                                   </x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>2848 E 208TH ST</x:v>
+        <x:v>121 E INDUSTRY CT                   </x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>LONG BEACH</x:v>
+        <x:v>DEER PARK                           </x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>CA</x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>90810-1101</x:v>
+        <x:v>11729                               </x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>000-000-0000</x:v>
+        <x:v>6315867900</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v>310-632-0932</x:v>
+        <x:v>631-586-7505</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>7/16/2004</x:v>
       </x:c>
       <x:c r="K16" t="str">
-        <x:v>0MRR0</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L16" t="str">
-        <x:v>109082255</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V16" t="str">
-        <x:v/>
+        <x:v>•Limited to Hot Forming utilizing heated dies.
+•Limited to Alternate Methods for forming in the annealed “O” or freshly quenched “W” temper.
+</x:v>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X16" t="n">
-        <x:v>1253</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="n">
-        <x:v>222</x:v>
+        <x:v>26343</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>90024676</x:v>
+        <x:v>90127495</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>JAMCO AEROSPACE                                   </x:v>
+        <x:v>POTEZ AERONAUTIQUE                                </x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>121 E INDUSTRY CT                   </x:v>
+        <x:v>8 Route Du Houga BP 149             </x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>DEER PARK                           </x:v>
+        <x:v>AIRE-SUR-L'ADOUR                    </x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>NY </x:v>
+        <x:v/>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>11729                               </x:v>
+        <x:v>40800                               </x:v>
       </x:c>
       <x:c r="H17" t="str">
-        <x:v>6315867900</x:v>
+        <x:v>0558714778          </x:v>
       </x:c>
       <x:c r="I17" t="str">
-        <x:v>631-586-7505</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J17" t="str">
-        <x:v>7/16/2004</x:v>
+        <x:v>1/4/2024</x:v>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v/>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P17" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q17" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R17" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v/>
       </x:c>
       <x:c r="U17" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V17" t="str">
-        <x:v>•Limited to Hot Forming utilizing heated dies.
-[...1 lines deleted...]
-</x:v>
+        <x:v>Limited to alternate
+Methods of Forming or
+Straightening</x:v>
       </x:c>
       <x:c r="W17" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X17" t="n">
-        <x:v>1441</x:v>
+        <x:v>29496</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA17" t="n">
-        <x:v>268</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="AB17" t="str">
-        <x:v>United States</x:v>
+        <x:v>France</x:v>
       </x:c>
       <x:c r="AC17" t="str">
-        <x:v>US</x:v>
+        <x:v>FR</x:v>
       </x:c>
       <x:c r="AD17" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG17" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="n">
-        <x:v>26343</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>90127495</x:v>
+        <x:v>90024560</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>POTEZ AERONAUTIQUE                                </x:v>
+        <x:v>QUALITY FORMING LLC</x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>8 Route Du Houga BP 149             </x:v>
+        <x:v>22906 FRAMPTON AVENUE</x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>AIRE-SUR-L'ADOUR                    </x:v>
+        <x:v>TORRANCE</x:v>
       </x:c>
       <x:c r="F18" t="str">
-        <x:v/>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G18" t="str">
-        <x:v>40800                               </x:v>
+        <x:v>90501-5035</x:v>
       </x:c>
       <x:c r="H18" t="str">
-        <x:v>0558714778          </x:v>
+        <x:v>3109863664</x:v>
       </x:c>
       <x:c r="I18" t="str">
-        <x:v/>
+        <x:v>310-539-9261</x:v>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>1/4/2024</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
         <x:v/>
       </x:c>
       <x:c r="O18" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P18" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q18" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R18" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v/>
       </x:c>
       <x:c r="U18" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V18" t="str">
-        <x:v>Limited to alternate
-[...1 lines deleted...]
-Straightening</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W18" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X18" t="n">
-        <x:v>29496</x:v>
+        <x:v>30507</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA18" t="n">
-        <x:v>185</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB18" t="str">
-        <x:v>France</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="AC18" t="str">
-        <x:v>FR</x:v>
+        <x:v>US</x:v>
       </x:c>
       <x:c r="AD18" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF18" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="n">
-        <x:v>154</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>90024560</x:v>
+        <x:v>90075284</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>QUALITY FORMING LLC</x:v>
+        <x:v>RADIUS AEROSPACE INC                              </x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>22906 FRAMPTON AVENUE</x:v>
+        <x:v>1923 CENTRAL AVE                    </x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>TORRANCE</x:v>
+        <x:v>HOT SPRINGS NATIONAL PARK           </x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>CA</x:v>
+        <x:v>AR </x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>90501-5035</x:v>
+        <x:v>71901                               </x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>3109863664</x:v>
+        <x:v>5013219325</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v>310-539-9261</x:v>
+        <x:v>501-622-4222</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R19" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v/>
       </x:c>
       <x:c r="U19" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V19" t="str">
-        <x:v/>
+        <x:v>Limited to cold forming only</x:v>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X19" t="n">
-        <x:v>30507</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>35</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90075284</x:v>
+        <x:v>90053128</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>RADIUS AEROSPACE INC                              </x:v>
+        <x:v>STRETCH FORMING CORPORATION                       </x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>1923 CENTRAL AVE                    </x:v>
+        <x:v>804 SOUTH REDLANDS AVE              </x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>HOT SPRINGS NATIONAL PARK           </x:v>
+        <x:v>PERRIS                              </x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>AR </x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>71901                               </x:v>
+        <x:v>92570                               </x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>5013219325</x:v>
+        <x:v>951-443-0911</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v>501-622-4222</x:v>
+        <x:v>951-443-0917</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v/>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V20" t="str">
-        <x:v>Limited to cold forming only</x:v>
+        <x:v>Not approved for hot forming.</x:v>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X20" t="n">
-        <x:v>159</x:v>
+        <x:v>30432</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD20" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG20" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="n">
-        <x:v>1272</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>90053128</x:v>
+        <x:v>90053657</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>STRETCH FORMING CORPORATION                       </x:v>
+        <x:v>VALCO INC</x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>804 SOUTH REDLANDS AVE              </x:v>
+        <x:v>1009 BOREN BOULEVARD</x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>PERRIS                              </x:v>
+        <x:v>DUNCAN</x:v>
       </x:c>
       <x:c r="F21" t="str">
-        <x:v>CA </x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G21" t="str">
-        <x:v>92570                               </x:v>
+        <x:v>73533-4182</x:v>
       </x:c>
       <x:c r="H21" t="str">
-        <x:v>951-443-0911</x:v>
+        <x:v>5802554300</x:v>
       </x:c>
       <x:c r="I21" t="str">
-        <x:v>951-443-0917</x:v>
+        <x:v>580-470-2033</x:v>
       </x:c>
       <x:c r="J21" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K21" t="str">
         <x:v/>
       </x:c>
       <x:c r="L21" t="str">
         <x:v/>
       </x:c>
       <x:c r="M21" t="str">
         <x:v/>
       </x:c>
       <x:c r="N21" t="str">
         <x:v/>
       </x:c>
       <x:c r="O21" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P21" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q21" t="str">
         <x:v>Forming and Straightening of Aluminum Alloys</x:v>
       </x:c>
       <x:c r="R21" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T21" t="str">
         <x:v/>
       </x:c>
       <x:c r="U21" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V21" t="str">
-        <x:v>Not approved for hot forming.</x:v>
+        <x:v>Forming or straightening at ambient temperature in the “O” or “W” condition only</x:v>
       </x:c>
       <x:c r="W21" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X21" t="n">
-        <x:v>30432</x:v>
+        <x:v>6085</x:v>
       </x:c>
       <x:c r="Y21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z21" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA21" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB21" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC21" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD21" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF21" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG21" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG22" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>