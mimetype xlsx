--- v5 (2026-08-02)
+++ v6 (2026-10-31)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9451cb894f4bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cf981eb11b4cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc07b970e21354ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R108ec7e2a2c642a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc07b970e21354ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R108ec7e2a2c642a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,903 +113,912 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryId</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
-        <x:v>362</x:v>
+        <x:v>47198</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>90058181</x:v>
+        <x:v>90220290</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>A AND A AEROSPACE INC</x:v>
+        <x:v> POTEZ AERONAUTIKA EUSKADI SLU</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>13649 PUMICE ST</x:v>
+        <x:v>Concejo Kalea, 2</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>SANTA FE SPRINGS</x:v>
+        <x:v>Vitoria-Gasteiz</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>CA</x:v>
+        <x:v>VI</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>90670-5105</x:v>
+        <x:v>01013</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>562-901-6803</x:v>
+        <x:v>0034945277788</x:v>
       </x:c>
       <x:c r="I2" t="str">
-        <x:v>562-901-6804</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v>5/5/2011</x:v>
+        <x:v>12/15/2025</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V2" t="str">
-        <x:v>Approved for hot forming up to 400F for alloys in final temper only</x:v>
+        <x:v>Limit to Forming or Straightening in the “W” condition only</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X2" t="n">
-        <x:v>30377</x:v>
+        <x:v>30896</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>24865</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90048364</x:v>
+        <x:v>90058181</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>ACE CLEARWATER ENTERPRISES INC</x:v>
+        <x:v>A AND A AEROSPACE INC</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>7322 QUIMBY AVE</x:v>
+        <x:v>13649 PUMICE ST</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>PARAMOUNT</x:v>
+        <x:v>SANTA FE SPRINGS</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>90723</x:v>
+        <x:v>90670-5105</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>310-538-5380</x:v>
+        <x:v>562-901-6803</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v/>
+        <x:v>562-901-6804</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v>4/2/2020</x:v>
+        <x:v>5/5/2011</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v>Approved for cold forming in AQ condition only. Not approved for conductivity testing on clad aluminum </x:v>
+        <x:v>Approved for hot forming up to 400F for alloys in final temper only</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>20245</x:v>
+        <x:v>30377</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>185</x:v>
+        <x:v>24865</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90048491</x:v>
+        <x:v>90048364</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>AEROPARTS FABRICATING AND</x:v>
+        <x:v>ACE CLEARWATER ENTERPRISES INC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>722 Ridge Road</x:v>
+        <x:v>7322 QUIMBY AVE</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>NICKTOWN</x:v>
+        <x:v>PARAMOUNT</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>PA</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>15762</x:v>
+        <x:v>90723</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>8149486015</x:v>
+        <x:v>310-538-5380</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>814-948-6018</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>4/2/2020</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v>Limited to cold forming only</x:v>
+        <x:v>Approved for cold forming in AQ condition only. Not approved for conductivity testing on clad aluminum </x:v>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>1218</x:v>
+        <x:v>20245</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>4678</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90048513</x:v>
+        <x:v>90048491</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>AEROSPACE DYNAMICS INTL INC                       </x:v>
+        <x:v>AEROPARTS FABRICATING AND</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>25540 RYE CANYON RD                 </x:v>
+        <x:v>722 Ridge Road</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>VALENCIA                            </x:v>
+        <x:v>NICKTOWN</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA </x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>91355-1109                          </x:v>
+        <x:v>15762</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>661-257-3535</x:v>
+        <x:v>8149486015</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>661-257-2143</x:v>
+        <x:v>814-948-6018</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v>Limited to Table I
-only</x:v>
+        <x:v>Limited to cold forming only</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>26218</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>228</x:v>
+        <x:v>4678</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90067803</x:v>
+        <x:v>90048513</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>ALIGN PRECISION CORP</x:v>
+        <x:v>AEROSPACE DYNAMICS INTL INC                       </x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>526 NORTH AVIATION WAY</x:v>
+        <x:v>25540 RYE CANYON RD                 </x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>CEDAR CITY</x:v>
+        <x:v>VALENCIA                            </x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>UT</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>84721-8601</x:v>
+        <x:v>91355-1109                          </x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>4355863871</x:v>
+        <x:v>661-257-3535</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>435-586-0289</x:v>
+        <x:v>661-257-2143</x:v>
       </x:c>
       <x:c r="J6" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K6" t="str">
         <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v/>
+        <x:v>Limited to Table I
+only</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>1480</x:v>
+        <x:v>26218</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>56</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90048872</x:v>
+        <x:v>90067803</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>ASHLEY MACHINE AND TOOL CO</x:v>
+        <x:v>ALIGN PRECISION CORP</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>1450 SHOEMAKER AVENUE</x:v>
+        <x:v>526 NORTH AVIATION WAY</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>WEST WYOMING</x:v>
+        <x:v>CEDAR CITY</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>PA</x:v>
+        <x:v>UT</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>18644-1021</x:v>
+        <x:v>84721-8601</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>5702870966</x:v>
+        <x:v>4355863871</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>507-283-1698</x:v>
+        <x:v>435-586-0289</x:v>
       </x:c>
       <x:c r="J7" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V7" t="str">
         <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>1887</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>186</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90024605</x:v>
+        <x:v>90048872</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>Banner Metalcraft Inc</x:v>
+        <x:v>ASHLEY MACHINE AND TOOL CO</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>300 TRADE ZONE DR</x:v>
+        <x:v>1450 SHOEMAKER AVENUE</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>RONKONKOMA</x:v>
+        <x:v>WEST WYOMING</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>NY</x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>11779-7345</x:v>
+        <x:v>18644-1021</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>631-563-7303</x:v>
+        <x:v>5702870966</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v/>
+        <x:v>507-283-1698</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V8" t="str">
-        <x:v>Limited to alternate methods of Forming or Straightening. Approved for Hot Forming, limited to electric resistance heaters.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>1226</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
-        <x:v>Independent Processor</x:v>
+        <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90035903</x:v>
+        <x:v>90024605</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>BURTON INDUSTRIES INC                             </x:v>
+        <x:v>Banner Metalcraft Inc</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>243 WYANDANCH AVENUE                </x:v>
+        <x:v>300 TRADE ZONE DR</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>WEST BABYLON                        </x:v>
+        <x:v>RONKONKOMA</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>NY </x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>11704                               </x:v>
+        <x:v>11779-7345</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>631-643-6660X124</x:v>
+        <x:v>631-563-7303</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>631-643-6665</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J9" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>Limited to Straightening parts as part of the Heat Treatment process. •Straightening shall be after Heat Treatment, in the “W” condition, utilizing manual techniques. • The requirement for Penetrant Inspection shall be determined by the customer and detailed on the customer Purchase Order
-</x:v>
+        <x:v>Limited to alternate methods of Forming or Straightening. Approved for Hot Forming, limited to electric resistance heaters.</x:v>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>7110</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>128</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90056729</x:v>
+        <x:v>90035903</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>CAPPS MANUFACTURING INC,                          </x:v>
+        <x:v>BURTON INDUSTRIES INC                             </x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>2121 S EDWARDS ST.                  </x:v>
+        <x:v>243 WYANDANCH AVENUE                </x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>WEST BABYLON                        </x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>KS </x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>67213-1868                          </x:v>
+        <x:v>11704                               </x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>316-942-9351</x:v>
+        <x:v>631-643-6660X124</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>316-942-6771</x:v>
+        <x:v>631-643-6665</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>10/20/2010</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V10" t="str">
-        <x:v>Limited to cold forming and straightening in the Annealed “O” or “W” temper</x:v>
+        <x:v>Limited to Straightening parts as part of the Heat Treatment process. •Straightening shall be after Heat Treatment, in the “W” condition, utilizing manual techniques. • The requirement for Penetrant Inspection shall be determined by the customer and detailed on the customer Purchase Order
+</x:v>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>2098</x:v>
+        <x:v>7110</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -1045,51 +1054,52 @@
       <x:c r="I11" t="str">
         <x:v/>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>7/1/2019</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V11" t="str">
         <x:v/>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X11" t="n">
         <x:v>17060</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
@@ -1143,51 +1153,52 @@
       <x:c r="I12" t="str">
         <x:v>661-857-8401</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v>5/15/2007</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v>Limited to Hot Forming per para. 3.6.3, b  c</x:v>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X12" t="n">
         <x:v>897</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
@@ -1241,51 +1252,52 @@
       <x:c r="I13" t="str">
         <x:v>316-943-7576</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v>Limited to cold forming and straightening only </x:v>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X13" t="n">
         <x:v>29576</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
@@ -1339,51 +1351,52 @@
       <x:c r="I14" t="str">
         <x:v>562/923-1393</x:v>
       </x:c>
       <x:c r="J14" t="str">
         <x:v>1/18/2008</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v/>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V14" t="str">
         <x:v>Limited to Cold Forming Only 
 Cold Forming, per GSS5300 Para. 3.2.4.1 (a) and 3.6.4.2. 
 </x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X14" t="n">
         <x:v>2706</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
@@ -1439,51 +1452,52 @@
       <x:c r="I15" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="L15" t="str">
         <x:v>109082255</x:v>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v/>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V15" t="str">
         <x:v/>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X15" t="n">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
@@ -1537,51 +1551,52 @@
       <x:c r="I16" t="str">
         <x:v>631-586-7505</x:v>
       </x:c>
       <x:c r="J16" t="str">
         <x:v>7/16/2004</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v/>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V16" t="str">
         <x:v>•Limited to Hot Forming utilizing heated dies.
 •Limited to Alternate Methods for forming in the annealed “O” or freshly quenched “W” temper.
 </x:v>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X16" t="n">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
@@ -1637,51 +1652,52 @@
       <x:c r="I17" t="str">
         <x:v/>
       </x:c>
       <x:c r="J17" t="str">
         <x:v>1/4/2024</x:v>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v/>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P17" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q17" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R17" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v/>
       </x:c>
       <x:c r="U17" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V17" t="str">
         <x:v>Limited to alternate
 Methods of Forming or
 Straightening</x:v>
       </x:c>
       <x:c r="W17" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X17" t="n">
         <x:v>29496</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
@@ -1737,51 +1753,52 @@
       <x:c r="I18" t="str">
         <x:v>310-539-9261</x:v>
       </x:c>
       <x:c r="J18" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K18" t="str">
         <x:v/>
       </x:c>
       <x:c r="L18" t="str">
         <x:v/>
       </x:c>
       <x:c r="M18" t="str">
         <x:v/>
       </x:c>
       <x:c r="N18" t="str">
         <x:v/>
       </x:c>
       <x:c r="O18" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P18" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q18" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R18" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T18" t="str">
         <x:v/>
       </x:c>
       <x:c r="U18" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V18" t="str">
         <x:v/>
       </x:c>
       <x:c r="W18" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X18" t="n">
         <x:v>30507</x:v>
       </x:c>
       <x:c r="Y18" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z18" t="str">
         <x:v>True</x:v>
       </x:c>
@@ -1835,272 +1852,176 @@
       <x:c r="I19" t="str">
         <x:v>501-622-4222</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K19" t="str">
         <x:v/>
       </x:c>
       <x:c r="L19" t="str">
         <x:v/>
       </x:c>
       <x:c r="M19" t="str">
         <x:v/>
       </x:c>
       <x:c r="N19" t="str">
         <x:v/>
       </x:c>
       <x:c r="O19" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P19" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q19" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R19" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T19" t="str">
         <x:v/>
       </x:c>
       <x:c r="U19" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V19" t="str">
         <x:v>Limited to cold forming only</x:v>
       </x:c>
       <x:c r="W19" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X19" t="n">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Y19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z19" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA19" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB19" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
-        <x:v>1272</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>90053128</x:v>
+        <x:v>90053657</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>STRETCH FORMING CORPORATION                       </x:v>
+        <x:v>VALCO INC</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>804 SOUTH REDLANDS AVE              </x:v>
+        <x:v>1009 BOREN BOULEVARD</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>PERRIS                              </x:v>
+        <x:v>DUNCAN</x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>CA </x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>92570                               </x:v>
+        <x:v>73533-4182</x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>951-443-0911</x:v>
+        <x:v>5802554300</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v>951-443-0917</x:v>
+        <x:v>580-470-2033</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>GSS 5300</x:v>
       </x:c>
       <x:c r="P20" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q20" t="str">
-        <x:v>Forming and Straightening of Aluminum Alloys</x:v>
+        <x:v>Forming and Straightening of Aluminum Alloys. 
+*Note* Suppliers limited to cold forming aged materials are not required to be approved by NGC</x:v>
       </x:c>
       <x:c r="R20" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="T20" t="str">
         <x:v/>
       </x:c>
       <x:c r="U20" t="str">
         <x:v>Miscellaneous</x:v>
       </x:c>
       <x:c r="V20" t="str">
-        <x:v>Not approved for hot forming.</x:v>
+        <x:v>Forming or straightening at ambient temperature in the “O” or “W” condition only</x:v>
       </x:c>
       <x:c r="W20" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="X20" t="n">
-        <x:v>30432</x:v>
+        <x:v>6085</x:v>
       </x:c>
       <x:c r="Y20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z20" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA20" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB20" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC20" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD20" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF20" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG20" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG21" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>