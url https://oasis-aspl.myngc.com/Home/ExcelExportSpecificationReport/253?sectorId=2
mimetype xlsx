--- v5 (2026-08-02)
+++ v6 (2026-09-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9d35b0e49b462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e18277cfb54c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8b00202cd1324566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb6b3700b35e64fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b00202cd1324566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6b3700b35e64fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">