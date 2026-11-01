--- v6 (2026-09-17)
+++ v7 (2026-11-01)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e18277cfb54c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe15a88d1c584ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb6b3700b35e64fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R159d7e67b9864100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6b3700b35e64fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R159d7e67b9864100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,1202 +113,1302 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryId</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
-        <x:v>26492</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>90205792</x:v>
+        <x:v>90054293</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>BENNETT HEAT TREATING AND BRAZING                 </x:v>
+        <x:v>ADVANCED COATING TECHNIQUES INC                   </x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>690 Ferry St                        </x:v>
+        <x:v>311 WYANDANCH AVE                   </x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>NEWARK                              </x:v>
+        <x:v>WEST BABYLON                        </x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>NJ </x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>07105                               </x:v>
+        <x:v>11704                               </x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>973-589-0590</x:v>
+        <x:v>6316434555</x:v>
       </x:c>
       <x:c r="I2" t="str">
-        <x:v/>
+        <x:v>631-643-1412</x:v>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v>8/6/2024</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V2" t="str">
-        <x:v>Limited to the processing of hardware to support F35 Ground Support Equipment only.</x:v>
+        <x:v>Stress relief only up to 
+400 deg F, no H-11 
+material</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X2" t="n">
-        <x:v>29831</x:v>
+        <x:v>30883</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>259</x:v>
+        <x:v>26492</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90051689</x:v>
+        <x:v>90205792</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>Bodycote McLean</x:v>
+        <x:v>BENNETT HEAT TREATING AND BRAZING                 </x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>1019 S. Mclean Blvd.</x:v>
+        <x:v>690 Ferry St                        </x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>NEWARK                              </x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>KS</x:v>
+        <x:v>NJ </x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>67213</x:v>
+        <x:v>07105                               </x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>(316) 267-0239</x:v>
+        <x:v>973-589-0590</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>(316) 267-7904</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>8/6/2024</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v/>
+        <x:v>Limited to the processing of hardware to support F35 Ground Support Equipment only.</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>29992</x:v>
+        <x:v>29831</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>197</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90049176</x:v>
+        <x:v>90051689</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>BRADDOCK METALLURGICAL INC</x:v>
+        <x:v>Bodycote McLean</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>14600-1 DUVAL PL W</x:v>
+        <x:v>1019 S. Mclean Blvd.</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>JACKSONVILLE</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>FL</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>32218-2475</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>904-741-4777</x:v>
+        <x:v>(316) 267-0239</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v/>
+        <x:v>(316) 267-7904</x:v>
       </x:c>
       <x:c r="J4" t="str">
-        <x:v>7/14/2008</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v>Solvent wipe cleaning only.  Does not include 1025 steel.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>29637</x:v>
+        <x:v>29992</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90035903</x:v>
+        <x:v>90049176</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>BURTON INDUSTRIES INC                             </x:v>
+        <x:v>BRADDOCK METALLURGICAL INC</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>243 WYANDANCH AVENUE                </x:v>
+        <x:v>14600-1 DUVAL PL W</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>WEST BABYLON                        </x:v>
+        <x:v>JACKSONVILLE</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>NY </x:v>
+        <x:v>FL</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>11704                               </x:v>
+        <x:v>32218-2475</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>631-643-6660X124</x:v>
+        <x:v>904-741-4777</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>631-643-6665</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>7/14/2008</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v/>
+        <x:v>Solvent wipe cleaning only.  Does not include 1025 steel.</x:v>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>30128</x:v>
+        <x:v>29637</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>9</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90049444</x:v>
+        <x:v>90035903</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>CERTIFIED STEEL TREATING CORP</x:v>
+        <x:v>BURTON INDUSTRIES INC                             </x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>2454 E 58TH ST</x:v>
+        <x:v>243 WYANDANCH AVENUE                </x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>VERNON</x:v>
+        <x:v>WEST BABYLON                        </x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>CA</x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>90058-3558</x:v>
+        <x:v>11704                               </x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>323-583-8711</x:v>
+        <x:v>631-643-6660X124</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v/>
+        <x:v>631-643-6665</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
-        <x:v>3DP87</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>29724</x:v>
+        <x:v>30128</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>78</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90050146</x:v>
+        <x:v>90049444</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>Engineered Heat Treat Inc</x:v>
+        <x:v>CERTIFIED STEEL TREATING CORP</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>31271 Stephenson Highway</x:v>
+        <x:v>2454 E 58TH ST</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>Madison Heights</x:v>
+        <x:v>VERNON</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>MI</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>48071</x:v>
+        <x:v>90058-3558</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>(248) 588-5141</x:v>
+        <x:v>323-583-8711</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>(248) 588-6533</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K7" t="str">
-        <x:v/>
+        <x:v>3DP87</x:v>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v/>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V7" t="str">
-        <x:v>No Dissociated ammonia or exothermic atmospheres</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>29799</x:v>
+        <x:v>29724</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>206</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90063502</x:v>
+        <x:v>90050146</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>EVANS HEAT TREATING COMPANY DBA</x:v>
+        <x:v>Engineered Heat Treat Inc</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>360 RED LION RD</x:v>
+        <x:v>31271 Stephenson Highway</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>HUNTINGDON VALLEY</x:v>
+        <x:v>Madison Heights</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>PA</x:v>
+        <x:v>MI</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>19006-6437</x:v>
+        <x:v>48071</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>215-938-8791</x:v>
+        <x:v>(248) 588-5141</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v/>
+        <x:v>(248) 588-6533</x:v>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>5/2/2014</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V8" t="str">
-        <x:v/>
+        <x:v>No Dissociated ammonia or exothermic atmospheres</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>29966</x:v>
+        <x:v>29799</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90050735</x:v>
+        <x:v>90063502</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>HERCULES HEAT TREATING CORPORA                    </x:v>
+        <x:v>EVANS HEAT TREATING COMPANY DBA</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>101 CLASSON AVE # 105               </x:v>
+        <x:v>360 RED LION RD</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>BROOKLYN                            </x:v>
+        <x:v>HUNTINGDON VALLEY</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>NY </x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>11205-1401                          </x:v>
+        <x:v>19006-6437</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>718-625-1266</x:v>
+        <x:v>215-938-8791</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>718-875-0582</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/2/2014</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v/>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V9" t="str">
         <x:v/>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>29601</x:v>
+        <x:v>29966</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>249</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90051696</x:v>
+        <x:v>90050735</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>Metallurgical Processing Inc</x:v>
+        <x:v>HERCULES HEAT TREATING CORPORA                    </x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>68 Arthur St</x:v>
+        <x:v>101 CLASSON AVE # 105               </x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>New Britain</x:v>
+        <x:v>BROOKLYN                            </x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>CT</x:v>
+        <x:v>NY </x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>06053</x:v>
+        <x:v>11205-1401                          </x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>(860) 969-0542 X422</x:v>
+        <x:v>718-625-1266</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>(860) 225-0178</x:v>
+        <x:v>718-875-0582</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>12/20/2005</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v/>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V10" t="str">
         <x:v/>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>29740</x:v>
+        <x:v>29601</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB10" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>100</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90049293</x:v>
+        <x:v>90051696</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>PAC FOUNDRIES</x:v>
+        <x:v>Metallurgical Processing Inc</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>705 INDUSTRIAL WAY</x:v>
+        <x:v>68 Arthur St</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>PORT HUENEME</x:v>
+        <x:v>New Britain</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>CA</x:v>
+        <x:v>CT</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>93041-3505</x:v>
+        <x:v>06053</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>8054886451</x:v>
+        <x:v>(860) 969-0542 X422</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>805-488-4129</x:v>
+        <x:v>(860) 225-0178</x:v>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>4/6/2006</x:v>
+        <x:v>12/20/2005</x:v>
       </x:c>
       <x:c r="K11" t="str">
-        <x:v>60601</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L11" t="str">
-        <x:v>009663998</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v/>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V11" t="str">
         <x:v/>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>30365</x:v>
+        <x:v>29740</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB11" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>4176</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90052120</x:v>
+        <x:v>90049293</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>PAC-Rancho, Inc. DBA Consolidated Precision Products</x:v>
+        <x:v>PAC FOUNDRIES</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>11000 Jersey Blvd</x:v>
+        <x:v>705 INDUSTRIAL WAY</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>RANCHO CUCAMONGA </x:v>
+        <x:v>PORT HUENEME</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>91730</x:v>
+        <x:v>93041-3505</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>909-377-8602  </x:v>
+        <x:v>8054886451</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v/>
+        <x:v>805-488-4129</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>4/6/2006</x:v>
       </x:c>
       <x:c r="K12" t="str">
-        <x:v/>
+        <x:v>60601</x:v>
       </x:c>
       <x:c r="L12" t="str">
-        <x:v/>
+        <x:v>009663998</x:v>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V12" t="str">
         <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>30188</x:v>
+        <x:v>30365</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
-        <x:v>Manufacturer</x:v>
+        <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>340</x:v>
+        <x:v>4176</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90024577</x:v>
+        <x:v>90052120</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>SPS TECHNOLOGIES LLC</x:v>
+        <x:v>PAC-Rancho, Inc. DBA Consolidated Precision Products</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>1700 WEST 132ND STREET</x:v>
+        <x:v>11000 Jersey Blvd</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>GARDENA</x:v>
+        <x:v>RANCHO CUCAMONGA </x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>90249-2008</x:v>
+        <x:v>91730</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>3102937275</x:v>
+        <x:v>909-377-8602  </x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>310-819-4776</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>5/14/2012</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Heat Treatment of Steel Raw Materials</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v/>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>253</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>30593</x:v>
+        <x:v>30188</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB13" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC13" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD13" t="str">
+        <x:v>Manufacturer</x:v>
+      </x:c>
+      <x:c r="AE13" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF13" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG13" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" t="n">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="B14" t="str">
+        <x:v>90024577</x:v>
+      </x:c>
+      <x:c r="C14" t="str">
+        <x:v>SPS TECHNOLOGIES LLC</x:v>
+      </x:c>
+      <x:c r="D14" t="str">
+        <x:v>1700 WEST 132ND STREET</x:v>
+      </x:c>
+      <x:c r="E14" t="str">
+        <x:v>GARDENA</x:v>
+      </x:c>
+      <x:c r="F14" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G14" t="str">
+        <x:v>90249-2008</x:v>
+      </x:c>
+      <x:c r="H14" t="str">
+        <x:v>3102937275</x:v>
+      </x:c>
+      <x:c r="I14" t="str">
+        <x:v>310-819-4776</x:v>
+      </x:c>
+      <x:c r="J14" t="str">
+        <x:v>5/14/2012</x:v>
+      </x:c>
+      <x:c r="K14" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L14" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M14" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N14" t="str">
+        <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
+      </x:c>
+      <x:c r="O14" t="str">
+        <x:v>AMS-H-6875</x:v>
+      </x:c>
+      <x:c r="P14" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q14" t="str">
+        <x:v>Heat Treatment of Steel Raw Materials</x:v>
+      </x:c>
+      <x:c r="R14" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T14" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U14" t="str">
+        <x:v>Heat Treat</x:v>
+      </x:c>
+      <x:c r="V14" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="W14" t="n">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="X14" t="n">
+        <x:v>30593</x:v>
+      </x:c>
+      <x:c r="Y14" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z14" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA14" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB14" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC14" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
-      <x:c r="AE13" t="n">
-[...5 lines deleted...]
-      <x:c r="AG13" t="str">
+      <x:c r="AE14" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF14" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>