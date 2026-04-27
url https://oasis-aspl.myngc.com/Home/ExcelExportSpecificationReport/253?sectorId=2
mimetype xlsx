--- v1 (2026-03-04)
+++ v2 (2026-04-27)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4b14f61bf04bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1064f8829a5942a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra7d1b686515c4295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9f5e828b1d1a475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7d1b686515c4295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f5e828b1d1a475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">