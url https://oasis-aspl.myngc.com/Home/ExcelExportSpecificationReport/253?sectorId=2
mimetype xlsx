--- v2 (2026-04-27)
+++ v3 (2026-04-27)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1064f8829a5942a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1407281acb49d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9f5e828b1d1a475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra5562c33a1b94197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f5e828b1d1a475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5562c33a1b94197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">