--- v3 (2026-04-27)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1407281acb49d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f7e2cdbc434ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra5562c33a1b94197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re5b0cdf70de949fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5562c33a1b94197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5b0cdf70de949fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -315,63 +315,63 @@
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>90049176</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>Braddock Metallurgical Inc</x:v>
+        <x:v>BRADDOCK METALLURGICAL INC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>14600 Duval Pl W             </x:v>
+        <x:v>14600-1 DUVAL PL W</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>Jacksonville                   </x:v>
+        <x:v>JACKSONVILLE</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>FL </x:v>
+        <x:v>FL</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>32218-2475                          </x:v>
+        <x:v>32218-2475</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>904-741-4777</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v/>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>7/14/2008</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>
@@ -1200,60 +1200,60 @@
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>90024577</x:v>
       </x:c>
       <x:c r="C13" t="str">
         <x:v>SPS TECHNOLOGIES LLC</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>1700 W 132ND ST</x:v>
+        <x:v>1700 WEST 132ND STREET</x:v>
       </x:c>
       <x:c r="E13" t="str">
         <x:v>GARDENA</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>90249</x:v>
+        <x:v>90249-2008</x:v>
       </x:c>
       <x:c r="H13" t="str">
         <x:v>3102937275</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v>310-819-4776</x:v>
       </x:c>
       <x:c r="J13" t="str">
         <x:v>5/14/2012</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v>AMS-H-6875 supersedes Mil-H-6875.</x:v>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>AMS-H-6875</x:v>
       </x:c>