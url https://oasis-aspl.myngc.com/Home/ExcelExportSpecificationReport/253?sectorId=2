--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f7e2cdbc434ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9d35b0e49b462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Re5b0cdf70de949fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8b00202cd1324566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5b0cdf70de949fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b00202cd1324566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">