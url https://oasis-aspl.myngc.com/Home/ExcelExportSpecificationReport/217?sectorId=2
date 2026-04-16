--- v1 (2026-02-03)
+++ v2 (2026-04-16)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3468f60ab834fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a4096cd3a34b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R85d8d1a416c348f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5e44d4a0665041e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85d8d1a416c348f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e44d4a0665041e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">