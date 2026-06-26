--- v2 (2026-04-16)
+++ v3 (2026-06-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a4096cd3a34b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35c9c5bd9314a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R5e44d4a0665041e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R896dcac22f0e4b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e44d4a0665041e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R896dcac22f0e4b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -416,63 +416,63 @@
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>90049176</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>Braddock Metallurgical Inc</x:v>
+        <x:v>BRADDOCK METALLURGICAL INC</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>14600 Duval Pl W             </x:v>
+        <x:v>14600-1 DUVAL PL W</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Jacksonville                   </x:v>
+        <x:v>JACKSONVILLE</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>FL </x:v>
+        <x:v>FL</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>32218-2475                          </x:v>
+        <x:v>32218-2475</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>904-741-4777</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v/>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>7/14/2008</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>GSS 5102</x:v>
       </x:c>