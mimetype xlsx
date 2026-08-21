--- v3 (2026-06-26)
+++ v4 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35c9c5bd9314a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc417be966ef45fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R896dcac22f0e4b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7ff01114e5a247f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R896dcac22f0e4b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ff01114e5a247f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">