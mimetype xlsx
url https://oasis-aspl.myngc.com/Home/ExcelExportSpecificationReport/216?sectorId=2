--- v2 (2026-02-28)
+++ v3 (2026-05-25)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369f2706da5c46bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a39ac0c0ecb4fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R39cfa2cbee68474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc10006f2fad7465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39cfa2cbee68474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc10006f2fad7465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -710,63 +710,63 @@
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>90049176</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>Braddock Metallurgical Inc</x:v>
+        <x:v>BRADDOCK METALLURGICAL INC</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>14600 Duval Pl W             </x:v>
+        <x:v>14600-1 DUVAL PL W</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>Jacksonville                   </x:v>
+        <x:v>JACKSONVILLE</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>FL </x:v>
+        <x:v>FL</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>32218-2475                          </x:v>
+        <x:v>32218-2475</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>904-741-4777</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v/>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>7/14/2008</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>GSS 5100</x:v>
       </x:c>
@@ -2281,60 +2281,60 @@
       </x:c>
       <x:c r="AD23" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF23" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG23" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="n">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v>90024577</x:v>
       </x:c>
       <x:c r="C24" t="str">
         <x:v>SPS TECHNOLOGIES LLC</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>1700 W 132ND ST</x:v>
+        <x:v>1700 WEST 132ND STREET</x:v>
       </x:c>
       <x:c r="E24" t="str">
         <x:v>GARDENA</x:v>
       </x:c>
       <x:c r="F24" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G24" t="str">
-        <x:v>90249</x:v>
+        <x:v>90249-2008</x:v>
       </x:c>
       <x:c r="H24" t="str">
         <x:v>3102937275</x:v>
       </x:c>
       <x:c r="I24" t="str">
         <x:v>310-819-4776</x:v>
       </x:c>
       <x:c r="J24" t="str">
         <x:v>5/14/2012</x:v>
       </x:c>
       <x:c r="K24" t="str">
         <x:v/>
       </x:c>
       <x:c r="L24" t="str">
         <x:v/>
       </x:c>
       <x:c r="M24" t="str">
         <x:v/>
       </x:c>
       <x:c r="N24" t="str">
         <x:v/>
       </x:c>
       <x:c r="O24" t="str">
         <x:v>GSS 5100</x:v>
       </x:c>