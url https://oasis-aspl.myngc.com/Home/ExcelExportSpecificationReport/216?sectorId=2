--- v3 (2026-05-25)
+++ v4 (2026-07-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a39ac0c0ecb4fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e84f11bc43a4fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc10006f2fad7465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4e599a9c77524b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc10006f2fad7465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e599a9c77524b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">