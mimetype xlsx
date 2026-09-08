--- v4 (2026-07-17)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e84f11bc43a4fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d28ff916c724794" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4e599a9c77524b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rccbf5e2faef64bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e599a9c77524b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rccbf5e2faef64bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -2528,53 +2528,51 @@
       <x:c r="M26" t="str">
         <x:v/>
       </x:c>
       <x:c r="N26" t="str">
         <x:v/>
       </x:c>
       <x:c r="O26" t="str">
         <x:v>GSS 5100</x:v>
       </x:c>
       <x:c r="P26" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q26" t="str">
         <x:v>Heat Treatment of Low Alloy Steel</x:v>
       </x:c>
       <x:c r="R26" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T26" t="str">
         <x:v/>
       </x:c>
       <x:c r="U26" t="str">
         <x:v>Heat Treat</x:v>
       </x:c>
       <x:c r="V26" t="str">
-        <x:v>Limited to Stress Relieve per GSS18400 only -
-[...1 lines deleted...]
-Electric Oven
+        <x:v>Limited to Stress Relief per GSS5100 only – Grieve Model HB-500 Electric Oven
 </x:v>
       </x:c>
       <x:c r="W26" t="n">
         <x:v>216</x:v>
       </x:c>
       <x:c r="X26" t="n">
         <x:v>11551</x:v>
       </x:c>
       <x:c r="Y26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z26" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA26" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB26" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC26" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD26" t="str">
         <x:v>Independent Processor</x:v>