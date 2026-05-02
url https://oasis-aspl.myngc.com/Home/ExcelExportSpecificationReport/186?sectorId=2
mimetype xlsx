--- v2 (2026-02-16)
+++ v3 (2026-05-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f78fa917d34b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e5502ac6a54635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R74410d974c17405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7381d65ecbaf4a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74410d974c17405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7381d65ecbaf4a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -315,66 +315,66 @@
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>90054958</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>Applied Aerospace Structures Corp</x:v>
+        <x:v>APPLIED AEROSPACE STRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>3437 S Airport Way                 </x:v>
+        <x:v>3437 SOUTH AIRPORT WAY</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>Stockton                            </x:v>
+        <x:v>STOCKTON</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>95206                               </x:v>
+        <x:v>95206-3853</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v> 209-983-3244</x:v>
+        <x:v>2099820160</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>209-982-3375</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>5/27/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>GSS 22650</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
@@ -1394,66 +1394,66 @@
       </x:c>
       <x:c r="AC14" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v>90053356</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>Texstars LLC                                      </x:v>
+        <x:v>TEXSTARS LLC</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>925 AVENUE H E                      </x:v>
+        <x:v>925 AVENUE H EAST</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>ARLINGTON                           </x:v>
+        <x:v>ARLINGTON</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>TX </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>76011                               </x:v>
+        <x:v>76011-7721</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>(214) 708-4287</x:v>
+        <x:v>9726471366</x:v>
       </x:c>
       <x:c r="I15" t="str">
         <x:v>972-641-2800</x:v>
       </x:c>
       <x:c r="J15" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>GSS 22650</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
@@ -1590,63 +1590,63 @@
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="n">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v>90053657</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>VALCO MANUFACTURING CO INC</x:v>
+        <x:v>VALCO INC</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>1009 Boren RD</x:v>
+        <x:v>1009 BOREN BOULEVARD</x:v>
       </x:c>
       <x:c r="E17" t="str">
         <x:v>DUNCAN</x:v>
       </x:c>
       <x:c r="F17" t="str">
         <x:v>OK</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>73533</x:v>
+        <x:v>73533-4182</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v>5802554300</x:v>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>580-470-2033</x:v>
       </x:c>
       <x:c r="J17" t="str">
         <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v/>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>GSS 22650</x:v>
       </x:c>