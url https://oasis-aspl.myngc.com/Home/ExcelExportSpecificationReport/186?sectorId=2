--- v3 (2026-05-02)
+++ v4 (2026-07-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e5502ac6a54635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c0507c59304173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R7381d65ecbaf4a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rafe0dbcf61a6483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7381d65ecbaf4a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafe0dbcf61a6483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">