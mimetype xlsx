--- v4 (2026-07-02)
+++ v5 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c0507c59304173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8714b9f09f4100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rafe0dbcf61a6483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1d5b56bc01c743d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafe0dbcf61a6483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d5b56bc01c743d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">