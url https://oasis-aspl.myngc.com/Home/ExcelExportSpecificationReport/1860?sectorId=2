--- v3 (2026-03-28)
+++ v4 (2026-05-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c577f4b711414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f964d948ca4cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8eccce02d7054c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0f7c99b76f904247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8eccce02d7054c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f7c99b76f904247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">