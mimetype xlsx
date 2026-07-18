--- v4 (2026-05-24)
+++ v5 (2026-07-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f964d948ca4cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99550da4b73457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R0f7c99b76f904247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf7401a85a21c47c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f7c99b76f904247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7401a85a21c47c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -407,117 +407,117 @@
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>108</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90051187</x:v>
+        <x:v>90055777</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>Kaiser Aluminum Washington</x:v>
+        <x:v>Weber Metals Inc.                                 </x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>15000 E. Euclid Avenue</x:v>
+        <x:v>16706 Garfield Ave.                 </x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Spokane</x:v>
+        <x:v>PARAMOUNT                           </x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>WA</x:v>
+        <x:v>CA </x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>99216-1813</x:v>
+        <x:v>90723                               </x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>(509) 927-6221</x:v>
+        <x:v>(424) 257-5443</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>(509) 927-6115</x:v>
+        <x:v>562-602-0577</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>11/4/2005</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>ASTM E399</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Standard Test Method for Linear-Elastic Plane-Strain Fracture Toughness of Metallic Materials</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Materials Testing</x:v>
       </x:c>
       <x:c r="V5" t="str">
         <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>1860</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>18085</x:v>
+        <x:v>30758</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>