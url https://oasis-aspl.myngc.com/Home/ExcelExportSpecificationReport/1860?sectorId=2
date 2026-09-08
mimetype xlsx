--- v5 (2026-07-18)
+++ v6 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99550da4b73457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaaeea7eb04648b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf7401a85a21c47c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R1dd63d7383db4159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7401a85a21c47c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1dd63d7383db4159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">