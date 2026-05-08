--- v1 (2026-02-03)
+++ v2 (2026-05-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375887f6c1764c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c222e3fef044bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2cd7ae8151d246eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2e29793fd78d40a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cd7ae8151d246eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e29793fd78d40a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -422,63 +422,63 @@
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>90048618</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>All Metals Processing of Orange County, LLC</x:v>
+        <x:v>ALL METALS PROCESSING OF</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>8401 STANDUSTRIAL ST                </x:v>
+        <x:v>8401 STANDUSTRIAL ST</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>STANTON                             </x:v>
+        <x:v>STANTON</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>90680-2619                          </x:v>
+        <x:v>90680-2619</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>714-828-8238</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>714-828-4552</x:v>
       </x:c>
       <x:c r="J5" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>