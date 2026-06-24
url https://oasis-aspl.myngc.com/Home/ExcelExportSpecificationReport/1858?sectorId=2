--- v2 (2026-05-08)
+++ v3 (2026-06-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c222e3fef044bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2a0caca81240aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R2e29793fd78d40a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9df0ffd6e6644b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e29793fd78d40a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9df0ffd6e6644b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">