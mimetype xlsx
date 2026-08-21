--- v3 (2026-06-24)
+++ v4 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2a0caca81240aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7476933bfb4313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R9df0ffd6e6644b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R708b0a25849b498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9df0ffd6e6644b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R708b0a25849b498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -113,1748 +113,1647 @@
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>CountryId</x:v>
       </x:c>
       <x:c r="AB1" t="str">
         <x:v>CountryName</x:v>
       </x:c>
       <x:c r="AC1" t="str">
         <x:v>CountryAbbreviation</x:v>
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
-        <x:v>48</x:v>
+        <x:v>4381</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>90051954</x:v>
+        <x:v>90064464</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>3P PROCESSING LLC                                 </x:v>
+        <x:v>ACCURUS AEROSPACE ATHENS LLC                      </x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>1702 S KNIGHT ST                    </x:v>
+        <x:v>180 TRANS TECH DR                   </x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>WICHITA                             </x:v>
+        <x:v>ATHENS                              </x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>KS </x:v>
+        <x:v>GA </x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>67213                               </x:v>
+        <x:v>30601                               </x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>3169430731</x:v>
+        <x:v>909-214-8500</x:v>
       </x:c>
       <x:c r="I2" t="str">
-        <x:v>316-943-1028</x:v>
+        <x:v>706-353-3486</x:v>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v/>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S2" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V2" t="str">
         <x:v/>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X2" t="n">
-        <x:v>23713</x:v>
+        <x:v>10378</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF2" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG2" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="n">
-        <x:v>4381</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>90064464</x:v>
+        <x:v>90048491</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>ACCURUS AEROSPACE ATHENS LLC                      </x:v>
+        <x:v>AEROPARTS FABRICATING AND</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>180 TRANS TECH DR                   </x:v>
+        <x:v>722 Ridge Road</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>ATHENS                              </x:v>
+        <x:v>NICKTOWN</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>GA </x:v>
+        <x:v>PA</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>30601                               </x:v>
+        <x:v>15762</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>909-214-8500</x:v>
+        <x:v>8149486015</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>706-353-3486</x:v>
+        <x:v>814-948-6018</x:v>
       </x:c>
       <x:c r="J3" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K3" t="str">
         <x:v/>
       </x:c>
       <x:c r="L3" t="str">
         <x:v/>
       </x:c>
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v/>
+        <x:v>Paint touch-up only</x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X3" t="n">
-        <x:v>10378</x:v>
+        <x:v>8203</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
-        <x:v>185</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>90048491</x:v>
+        <x:v>90048618</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>AEROPARTS FABRICATING AND</x:v>
+        <x:v>ALL METALS PROCESSING OF</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>722 Ridge Road</x:v>
+        <x:v>8401 STANDUSTRIAL ST</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>NICKTOWN</x:v>
+        <x:v>STANTON</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>PA</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>15762</x:v>
+        <x:v>90680-2619</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>8149486015</x:v>
+        <x:v>714-828-8238</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>814-948-6018</x:v>
+        <x:v>714-828-4552</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v/>
       </x:c>
       <x:c r="L4" t="str">
         <x:v/>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v/>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V4" t="str">
-        <x:v>Paint touch-up only</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W4" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X4" t="n">
-        <x:v>8203</x:v>
+        <x:v>23715</x:v>
       </x:c>
       <x:c r="Y4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z4" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>19</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90048618</x:v>
+        <x:v>90048908</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>ALL METALS PROCESSING OF</x:v>
+        <x:v>ATLAS AEROSPACE LLC                               </x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>8401 STANDUSTRIAL ST</x:v>
+        <x:v>4425 W MAY ST                       </x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>STANTON</x:v>
+        <x:v>WICHITA                             </x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS </x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>90680-2619</x:v>
+        <x:v>67209-2873                          </x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>714-828-8238</x:v>
+        <x:v>316-942-7931</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>714-828-4552</x:v>
+        <x:v>316-942-7936</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/3/2010</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v/>
-[...99 lines deleted...]
-      <x:c r="V6" t="str">
         <x:v>Limited to applicator pen
 method for application of
 chemical conversion
 materials</x:v>
       </x:c>
+      <x:c r="W5" t="n">
+        <x:v>1858</x:v>
+      </x:c>
+      <x:c r="X5" t="n">
+        <x:v>30439</x:v>
+      </x:c>
+      <x:c r="Y5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z5" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA5" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB5" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC5" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD5" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG5" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="n">
+        <x:v>13959</x:v>
+      </x:c>
+      <x:c r="B6" t="str">
+        <x:v>90067790</x:v>
+      </x:c>
+      <x:c r="C6" t="str">
+        <x:v>NC DYNAMICS LLC</x:v>
+      </x:c>
+      <x:c r="D6" t="str">
+        <x:v>6925 DOWNEY AVENUE</x:v>
+      </x:c>
+      <x:c r="E6" t="str">
+        <x:v>LONG BEACH</x:v>
+      </x:c>
+      <x:c r="F6" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G6" t="str">
+        <x:v>90805-1823</x:v>
+      </x:c>
+      <x:c r="H6" t="str">
+        <x:v>5626347392</x:v>
+      </x:c>
+      <x:c r="I6" t="str">
+        <x:v>562-634-6620</x:v>
+      </x:c>
+      <x:c r="J6" t="str">
+        <x:v>6/19/2017</x:v>
+      </x:c>
+      <x:c r="K6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O6" t="str">
+        <x:v>LMA-PJ013</x:v>
+      </x:c>
+      <x:c r="P6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q6" t="str">
+        <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
+      </x:c>
+      <x:c r="R6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="S6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="T6" t="str">
+        <x:v>F-35</x:v>
+      </x:c>
+      <x:c r="U6" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="V6" t="str">
+        <x:v/>
+      </x:c>
       <x:c r="W6" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>30439</x:v>
+        <x:v>26132</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="n">
-        <x:v>13959</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>90067790</x:v>
+        <x:v>90068865</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>NC DYNAMICS LLC</x:v>
+        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>6925 DOWNEY AVENUE</x:v>
+        <x:v>2522 WEST 21ST STREET</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>LONG BEACH</x:v>
+        <x:v>CHANUTE</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>CA</x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>90805-1823</x:v>
+        <x:v>66720-6132</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>5626347392</x:v>
+        <x:v>6203052451</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>562-634-6620</x:v>
+        <x:v>620-305-2401</x:v>
       </x:c>
       <x:c r="J7" t="str">
-        <x:v>6/19/2017</x:v>
+        <x:v>5/9/2018</x:v>
       </x:c>
       <x:c r="K7" t="str">
         <x:v/>
       </x:c>
       <x:c r="L7" t="str">
         <x:v/>
       </x:c>
       <x:c r="M7" t="str">
         <x:v/>
       </x:c>
       <x:c r="N7" t="str">
         <x:v/>
       </x:c>
       <x:c r="O7" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P7" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q7" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R7" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S7" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T7" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U7" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V7" t="str">
-        <x:v/>
+        <x:v>Approval based on QCS-001 and subject to the limitations listed on the QCS-001 website</x:v>
       </x:c>
       <x:c r="W7" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X7" t="n">
-        <x:v>26132</x:v>
+        <x:v>23726</x:v>
       </x:c>
       <x:c r="Y7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z7" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA7" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB7" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
-        <x:v>17106</x:v>
+        <x:v>12086</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>90068865</x:v>
+        <x:v>90066422</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>ORIZON AEROSTRUCTURES LLC</x:v>
+        <x:v>Paragon Services Inc Sheridan  </x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>2522 WEST 21ST STREET</x:v>
+        <x:v>2434 S. Sheridan </x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>CHANUTE</x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>66720-6132</x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>6203052451</x:v>
+        <x:v>(316) 945-5285</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>620-305-2401</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J8" t="str">
-        <x:v>5/9/2018</x:v>
+        <x:v>8/19/2016</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S8" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V8" t="str">
         <x:v>Approval based on QCS-001 and subject to the limitations listed on the QCS-001 website</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X8" t="n">
-        <x:v>23726</x:v>
+        <x:v>30156</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF8" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG8" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="n">
-        <x:v>12086</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>90066422</x:v>
+        <x:v>90052168</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>Paragon Services Inc Sheridan  </x:v>
+        <x:v>Paragon Services Inc West St.</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>2434 S. Sheridan </x:v>
+        <x:v>1015 S West Street</x:v>
       </x:c>
       <x:c r="E9" t="str">
         <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>KS</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>67213</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>(316) 945-5285</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v/>
+        <x:v>(316) 945-8906</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>8/19/2016</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K9" t="str">
         <x:v/>
       </x:c>
       <x:c r="L9" t="str">
         <x:v/>
       </x:c>
       <x:c r="M9" t="str">
         <x:v/>
       </x:c>
       <x:c r="N9" t="str">
         <x:v/>
       </x:c>
       <x:c r="O9" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P9" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q9" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R9" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S9" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T9" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U9" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V9" t="str">
-        <x:v>Approval based on QCS-001 and subject to the limitations listed on the QCS-001 website</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W9" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X9" t="n">
-        <x:v>30156</x:v>
+        <x:v>23728</x:v>
       </x:c>
       <x:c r="Y9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z9" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA9" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB9" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC9" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD9" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF9" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG9" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="n">
-        <x:v>149</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>90052168</x:v>
+        <x:v>90059997</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>Paragon Services Inc West St.</x:v>
+        <x:v>Quickstep Technologies Pty Ltd</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>1015 S West Street</x:v>
+        <x:v>361 Milperra Road</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>Bankstown, New South Wales</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>KS</x:v>
+        <x:v/>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>67213</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>(316) 945-5285</x:v>
+        <x:v>+61 2 9774 0333</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>(316) 945-8906</x:v>
+        <x:v>+61 8 9432 3222</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>8/29/2012</x:v>
       </x:c>
       <x:c r="K10" t="str">
         <x:v/>
       </x:c>
       <x:c r="L10" t="str">
         <x:v/>
       </x:c>
       <x:c r="M10" t="str">
         <x:v/>
       </x:c>
       <x:c r="N10" t="str">
         <x:v/>
       </x:c>
       <x:c r="O10" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P10" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q10" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R10" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S10" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T10" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U10" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V10" t="str">
         <x:v/>
       </x:c>
       <x:c r="W10" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X10" t="n">
-        <x:v>23728</x:v>
+        <x:v>23729</x:v>
       </x:c>
       <x:c r="Y10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z10" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA10" t="n">
-        <x:v>268</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="AB10" t="str">
-        <x:v>United States</x:v>
+        <x:v>Australia</x:v>
       </x:c>
       <x:c r="AC10" t="str">
-        <x:v>US</x:v>
+        <x:v>AU</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
-        <x:v>39</x:v>
+        <x:v>42394</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>90059997</x:v>
+        <x:v>90174363</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>Quickstep Technologies Pty Ltd</x:v>
+        <x:v>RHEINMETALL AVIATION SERVICES GMBH</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>361 Milperra Road</x:v>
+        <x:v>Limburger-Tor 284</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>Bankstown, New South Wales</x:v>
+        <x:v>Weeze, North Rhine-Westphalia</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v/>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>2200</x:v>
+        <x:v>47652</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>+61 2 9774 0333</x:v>
+        <x:v>+49 (0) 172 5891855</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>+61 8 9432 3222</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>8/29/2012</x:v>
+        <x:v>6/30/2025</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v/>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P11" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q11" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R11" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S11" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T11" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U11" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V11" t="str">
-        <x:v/>
+        <x:v>Limited to applicator pen method for application of chemical conversion materials</x:v>
       </x:c>
       <x:c r="W11" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X11" t="n">
-        <x:v>23729</x:v>
+        <x:v>30329</x:v>
       </x:c>
       <x:c r="Y11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z11" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA11" t="n">
-        <x:v>254</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="AB11" t="str">
-        <x:v>Australia</x:v>
+        <x:v>Germany</x:v>
       </x:c>
       <x:c r="AC11" t="str">
-        <x:v>AU</x:v>
+        <x:v>DE</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
-        <x:v>42394</x:v>
+        <x:v>15007</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>90174363</x:v>
+        <x:v>90068157</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>RHEINMETALL AVIATION SERVICES GMBH</x:v>
+        <x:v>Steelville Manufacturing Co</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>Limburger-Tor 284</x:v>
+        <x:v>1056 Perkins Dr          </x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>Weeze, North Rhine-Westphalia</x:v>
+        <x:v>Steelville                  </x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v/>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>47652</x:v>
+        <x:v>65565                               </x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>+49 (0) 172 5891855</x:v>
+        <x:v>573-775-2977</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v/>
+        <x:v>573-775-5093</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>6/30/2025</x:v>
+        <x:v>10/23/2017</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v/>
       </x:c>
       <x:c r="L12" t="str">
         <x:v/>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S12" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V12" t="str">
-        <x:v>Limited to applicator pen method for application of chemical conversion materials</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W12" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X12" t="n">
-        <x:v>30329</x:v>
+        <x:v>23751</x:v>
       </x:c>
       <x:c r="Y12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z12" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA12" t="n">
-        <x:v>178</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB12" t="str">
-        <x:v>Germany</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="AC12" t="str">
-        <x:v>DE</x:v>
+        <x:v>US</x:v>
       </x:c>
       <x:c r="AD12" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF12" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG12" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="n">
-        <x:v>15007</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>90068157</x:v>
+        <x:v>90046508</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>Steelville Manufacturing Co</x:v>
+        <x:v>Stelia Aerospace North America Inc</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>1056 Perkins Dr          </x:v>
+        <x:v>71 Hall St</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Steelville                  </x:v>
+        <x:v>Lunenburg,  Nova Scotia </x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>MO </x:v>
+        <x:v/>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>65565                               </x:v>
+        <x:v>B0J 1T0</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>573-775-2977</x:v>
+        <x:v>(902) 634-8448</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>573-775-5093</x:v>
+        <x:v>(902) 634-8398</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>10/23/2017</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K13" t="str">
         <x:v/>
       </x:c>
       <x:c r="L13" t="str">
         <x:v/>
       </x:c>
       <x:c r="M13" t="str">
         <x:v/>
       </x:c>
       <x:c r="N13" t="str">
         <x:v/>
       </x:c>
       <x:c r="O13" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P13" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q13" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R13" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S13" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T13" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U13" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V13" t="str">
         <x:v/>
       </x:c>
       <x:c r="W13" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X13" t="n">
-        <x:v>23751</x:v>
+        <x:v>20275</x:v>
       </x:c>
       <x:c r="Y13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z13" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA13" t="n">
-        <x:v>268</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="AB13" t="str">
-        <x:v>United States</x:v>
+        <x:v>Canada</x:v>
       </x:c>
       <x:c r="AC13" t="str">
-        <x:v>US</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="AD13" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG13" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="n">
-        <x:v>224</x:v>
+        <x:v>4768</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>90046508</x:v>
+        <x:v>90014606</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>Stelia Aerospace North America Inc</x:v>
+        <x:v>STROCO MANUFACTURING INC                          </x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>71 Hall St</x:v>
+        <x:v>628 LAMBERT POINTE DR               </x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>Lunenburg,  Nova Scotia </x:v>
+        <x:v>HAZELWOOD                           </x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v/>
+        <x:v>MO </x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>B0J 1T0</x:v>
+        <x:v>63042                               </x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>(902) 634-8448</x:v>
+        <x:v>3145241300</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>(902) 634-8398</x:v>
+        <x:v>314-522-8805</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K14" t="str">
         <x:v/>
       </x:c>
       <x:c r="L14" t="str">
         <x:v/>
       </x:c>
       <x:c r="M14" t="str">
         <x:v/>
       </x:c>
       <x:c r="N14" t="str">
         <x:v/>
       </x:c>
       <x:c r="O14" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P14" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q14" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R14" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S14" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T14" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U14" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V14" t="str">
-        <x:v/>
+        <x:v>Approval is based on LMA QCS-001 approval and subject to the limitations noted on QCS-001</x:v>
       </x:c>
       <x:c r="W14" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X14" t="n">
-        <x:v>20275</x:v>
+        <x:v>29500</x:v>
       </x:c>
       <x:c r="Y14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z14" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA14" t="n">
-        <x:v>225</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB14" t="str">
-        <x:v>Canada</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="AC14" t="str">
-        <x:v>CA</x:v>
+        <x:v>US</x:v>
       </x:c>
       <x:c r="AD14" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF14" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG14" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="n">
-        <x:v>4768</x:v>
+        <x:v>13983</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>90014606</x:v>
+        <x:v>90066334</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>STROCO MANUFACTURING INC                          </x:v>
+        <x:v>Tech Manufacturing LLC</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>628 LAMBERT POINTE DR               </x:v>
+        <x:v>45 Cooperative Way</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>HAZELWOOD                           </x:v>
+        <x:v>Wright City</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>MO </x:v>
+        <x:v>MO</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>63042                               </x:v>
+        <x:v>63390-4001</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>3145241300</x:v>
+        <x:v>636-745-9477</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>314-522-8805</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>8/9/2017</x:v>
       </x:c>
       <x:c r="K15" t="str">
         <x:v/>
       </x:c>
       <x:c r="L15" t="str">
         <x:v/>
       </x:c>
       <x:c r="M15" t="str">
         <x:v/>
       </x:c>
       <x:c r="N15" t="str">
         <x:v/>
       </x:c>
       <x:c r="O15" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P15" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q15" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R15" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S15" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T15" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U15" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V15" t="str">
-        <x:v>Approval is based on LMA QCS-001 approval and subject to the limitations noted on QCS-001</x:v>
+        <x:v>Approval based on
+QCS-001 and subject
+to the limitations noted</x:v>
       </x:c>
       <x:c r="W15" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X15" t="n">
-        <x:v>29500</x:v>
+        <x:v>12656</x:v>
       </x:c>
       <x:c r="Y15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z15" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA15" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB15" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC15" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD15" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF15" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG15" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="n">
-        <x:v>13983</x:v>
+        <x:v>10059</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>90066334</x:v>
+        <x:v>90065696</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>Tech Manufacturing LLC</x:v>
+        <x:v>THE NORDAM GROUP LLC                              </x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>45 Cooperative Way</x:v>
+        <x:v>6911 WHIRLPOOL DR                   </x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>Wright City</x:v>
+        <x:v>TULSA                               </x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>MO</x:v>
+        <x:v>OK </x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>63390-4001</x:v>
+        <x:v>74117                               </x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>636-745-9477</x:v>
+        <x:v>918-401-5394</x:v>
       </x:c>
       <x:c r="I16" t="str">
         <x:v/>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>8/9/2017</x:v>
+        <x:v>1/13/2016</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v/>
       </x:c>
       <x:c r="L16" t="str">
         <x:v/>
       </x:c>
       <x:c r="M16" t="str">
         <x:v/>
       </x:c>
       <x:c r="N16" t="str">
         <x:v/>
       </x:c>
       <x:c r="O16" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P16" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q16" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R16" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S16" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T16" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U16" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V16" t="str">
-        <x:v>Approval based on
-[...1 lines deleted...]
-to the limitations noted</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W16" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X16" t="n">
-        <x:v>12656</x:v>
+        <x:v>23731</x:v>
       </x:c>
       <x:c r="Y16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z16" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA16" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB16" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC16" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD16" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF16" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG16" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="n">
-        <x:v>10059</x:v>
+        <x:v>23718</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>90065696</x:v>
+        <x:v>90068116</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>THE NORDAM GROUP LLC                              </x:v>
+        <x:v>TRINITY PRECISION INC</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>6911 WHIRLPOOL DR                   </x:v>
+        <x:v>1935 W WALKER ST</x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>TULSA                               </x:v>
+        <x:v>WICHITA</x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>OK </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>74117                               </x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H17" t="str">
-        <x:v>918-401-5394</x:v>
+        <x:v>316-265-0603</x:v>
       </x:c>
       <x:c r="I17" t="str">
         <x:v/>
       </x:c>
       <x:c r="J17" t="str">
-        <x:v>1/13/2016</x:v>
+        <x:v>6/17/2019</x:v>
       </x:c>
       <x:c r="K17" t="str">
         <x:v/>
       </x:c>
       <x:c r="L17" t="str">
         <x:v/>
       </x:c>
       <x:c r="M17" t="str">
         <x:v/>
       </x:c>
       <x:c r="N17" t="str">
         <x:v/>
       </x:c>
       <x:c r="O17" t="str">
         <x:v>LMA-PJ013</x:v>
       </x:c>
       <x:c r="P17" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q17" t="str">
         <x:v>Touch-up Requirements for Chemical and Organic Finishes</x:v>
       </x:c>
       <x:c r="R17" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="S17" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T17" t="str">
         <x:v>F-35</x:v>
       </x:c>
       <x:c r="U17" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V17" t="str">
-        <x:v/>
+        <x:v>Applicator Pen Method (MIL-DTL-81706 Class 1A or 3, Method D)</x:v>
       </x:c>
       <x:c r="W17" t="n">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="X17" t="n">
-        <x:v>23731</x:v>
+        <x:v>17048</x:v>
       </x:c>
       <x:c r="Y17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z17" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA17" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB17" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC17" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD17" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF17" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG17" t="str">
-        <x:v>AS</x:v>
-[...99 lines deleted...]
-      <x:c r="AG18" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>