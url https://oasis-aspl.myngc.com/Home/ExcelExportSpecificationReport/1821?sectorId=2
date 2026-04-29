--- v1 (2026-01-31)
+++ v2 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf18e17096a54697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0966fa5a22a944ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R76513c5353c04c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R194d40812a4b4860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76513c5353c04c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R194d40812a4b4860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -173,51 +173,51 @@
       <x:c r="M2" t="str">
         <x:v/>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>ACS-PRS-2151</x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>Process Specification for Sealing, Integral Fuel Tank and Fuel Cell Cavity</x:v>
       </x:c>
       <x:c r="R2" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>Finishes/Coatings</x:v>
       </x:c>
       <x:c r="V2" t="str">
-        <x:v>Limits: Limited to Type II</x:v>
+        <x:v>Limited to pre-measured sealant dispensing cartridges (Semkits)</x:v>
       </x:c>
       <x:c r="W2" t="n">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="X2" t="n">
         <x:v>23518</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA2" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB2" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC2" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD2" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -1902,63 +1902,63 @@
       </x:c>
       <x:c r="AC19" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD19" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG19" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="n">
         <x:v>25999</x:v>
       </x:c>
       <x:c r="B20" t="str">
         <x:v>90123318</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>QARBON AEROSPACE (FOUNDATION), LLC                </x:v>
+        <x:v>QARBON AEROSPACE (FOUNDATION), LLC</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>300 AUSTIN BLVD                     </x:v>
+        <x:v>300 AUSTIN BOULEVARD</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>RED OAK                             </x:v>
+        <x:v>RED OAK</x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>TX </x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>75154                               </x:v>
+        <x:v>75154-4608</x:v>
       </x:c>
       <x:c r="H20" t="str">
         <x:v>4698206500</x:v>
       </x:c>
       <x:c r="I20" t="str">
         <x:v/>
       </x:c>
       <x:c r="J20" t="str">
         <x:v>6/22/2021</x:v>
       </x:c>
       <x:c r="K20" t="str">
         <x:v/>
       </x:c>
       <x:c r="L20" t="str">
         <x:v/>
       </x:c>
       <x:c r="M20" t="str">
         <x:v/>
       </x:c>
       <x:c r="N20" t="str">
         <x:v/>
       </x:c>
       <x:c r="O20" t="str">
         <x:v>ACS-PRS-2151</x:v>
       </x:c>