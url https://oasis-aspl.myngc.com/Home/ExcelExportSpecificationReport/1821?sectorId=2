--- v2 (2026-04-29)
+++ v3 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0966fa5a22a944ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9586a598e3f4f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R194d40812a4b4860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R87989a875ef94526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R194d40812a4b4860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87989a875ef94526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -565,58 +565,51 @@
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>ACS-PRS-2151</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Process Specification for Sealing, Integral Fuel Tank and Fuel Cell Cavity</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Finishes/Coatings</x:v>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v>Type II Faying
-[...6 lines deleted...]
-requirements)</x:v>
+        <x:v>Type II Faying Surface/ Seam and Joint Fillet Sealing Only. Not Approved for Appendix A</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="X6" t="n">
         <x:v>23367</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>