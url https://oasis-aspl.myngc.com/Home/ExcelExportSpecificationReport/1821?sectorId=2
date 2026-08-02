--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9586a598e3f4f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eaa21fe1eb34bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R87989a875ef94526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R20eea591b0dd4b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87989a875ef94526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20eea591b0dd4b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -766,51 +766,51 @@
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>ACS-PRS-2151</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q8" t="str">
         <x:v>Process Specification for Sealing, Integral Fuel Tank and Fuel Cell Cavity</x:v>
       </x:c>
       <x:c r="R8" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="T8" t="str">
         <x:v/>
       </x:c>
       <x:c r="U8" t="str">
         <x:v>Finishes/Coatings</x:v>
       </x:c>
       <x:c r="V8" t="str">
-        <x:v>Limited to premixed frozen sealant or pre-measured sealant dispensing cartridges (Semkits)</x:v>
+        <x:v>Limited to pre-measured sealant dispensing cartridges (Semkits)</x:v>
       </x:c>
       <x:c r="W8" t="n">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="X8" t="n">
         <x:v>15978</x:v>
       </x:c>
       <x:c r="Y8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z8" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA8" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB8" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC8" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD8" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>