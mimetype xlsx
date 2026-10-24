--- v4 (2026-08-02)
+++ v5 (2026-10-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eaa21fe1eb34bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdf178bc2824a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R20eea591b0dd4b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R95a56cc377484ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20eea591b0dd4b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95a56cc377484ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -565,51 +565,56 @@
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>ACS-PRS-2151</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Process Specification for Sealing, Integral Fuel Tank and Fuel Cell Cavity</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Finishes/Coatings</x:v>
       </x:c>
       <x:c r="V6" t="str">
-        <x:v>Type II Faying Surface/ Seam and Joint Fillet Sealing Only. Not Approved for Appendix A</x:v>
+        <x:v>Type II Faying
+Surface/ Seam and
+Joint Fillet Sealing
+Only. Not Approved
+for Appendix A
+Limited to Semkits</x:v>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="X6" t="n">
         <x:v>23367</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -2493,63 +2498,63 @@
       </x:c>
       <x:c r="AC25" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD25" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF25" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG25" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="n">
         <x:v>4768</x:v>
       </x:c>
       <x:c r="B26" t="str">
         <x:v>90014606</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>STROCO MANUFACTURING INC                          </x:v>
+        <x:v>STROCO MANUFACTURING INC</x:v>
       </x:c>
       <x:c r="D26" t="str">
-        <x:v>628 LAMBERT POINTE DR               </x:v>
+        <x:v>628 LAMBERT POINTE DRIVE</x:v>
       </x:c>
       <x:c r="E26" t="str">
-        <x:v>HAZELWOOD                           </x:v>
+        <x:v>HAZELWOOD</x:v>
       </x:c>
       <x:c r="F26" t="str">
-        <x:v>MO </x:v>
+        <x:v>MO</x:v>
       </x:c>
       <x:c r="G26" t="str">
-        <x:v>63042                               </x:v>
+        <x:v>63042-2699</x:v>
       </x:c>
       <x:c r="H26" t="str">
         <x:v>3145241300</x:v>
       </x:c>
       <x:c r="I26" t="str">
         <x:v>314-522-8805</x:v>
       </x:c>
       <x:c r="J26" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K26" t="str">
         <x:v/>
       </x:c>
       <x:c r="L26" t="str">
         <x:v/>
       </x:c>
       <x:c r="M26" t="str">
         <x:v/>
       </x:c>
       <x:c r="N26" t="str">
         <x:v/>
       </x:c>
       <x:c r="O26" t="str">
         <x:v>ACS-PRS-2151</x:v>
       </x:c>
@@ -2593,69 +2598,69 @@
       </x:c>
       <x:c r="AC26" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD26" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF26" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG26" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="n">
         <x:v>766</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v>90057898</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>ULTRA TECH AEROSPACE INC                          </x:v>
+        <x:v>ULTRA TECH AEROSPACE INC</x:v>
       </x:c>
       <x:c r="D27" t="str">
-        <x:v>3000 POWER DR                       </x:v>
+        <x:v>3000 POWER DRIVE</x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>KANSAS CITY                         </x:v>
+        <x:v>KANSAS CITY</x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>KS </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G27" t="str">
-        <x:v>66106                               </x:v>
+        <x:v>66106-4721</x:v>
       </x:c>
       <x:c r="H27" t="str">
-        <x:v>913-671-2963 </x:v>
+        <x:v>913-262-7009</x:v>
       </x:c>
       <x:c r="I27" t="str">
-        <x:v/>
+        <x:v>913-262-7210</x:v>
       </x:c>
       <x:c r="J27" t="str">
         <x:v>5/28/2015</x:v>
       </x:c>
       <x:c r="K27" t="str">
         <x:v/>
       </x:c>
       <x:c r="L27" t="str">
         <x:v/>
       </x:c>
       <x:c r="M27" t="str">
         <x:v/>
       </x:c>
       <x:c r="N27" t="str">
         <x:v/>
       </x:c>
       <x:c r="O27" t="str">
         <x:v>ACS-PRS-2151</x:v>
       </x:c>
       <x:c r="P27" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q27" t="str">
         <x:v>Process Specification for Sealing, Integral Fuel Tank and Fuel Cell Cavity</x:v>
       </x:c>