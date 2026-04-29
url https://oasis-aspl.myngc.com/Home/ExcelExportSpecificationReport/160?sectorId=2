--- v2 (2026-03-04)
+++ v3 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9827ea6145e4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd432f05bae7f4255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R535ab88603014ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4923a12c248c49bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R535ab88603014ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4923a12c248c49bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">