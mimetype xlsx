--- v3 (2026-04-29)
+++ v4 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd432f05bae7f4255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69c4a35f339416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4923a12c248c49bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R65d7700df0f14408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4923a12c248c49bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65d7700df0f14408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -407,117 +407,117 @@
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>9025</x:v>
+        <x:v>72160</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90061995</x:v>
+        <x:v>90223635</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>ELECTRODE TECHNOLOGIES INC DBA REID METAL FINISHING</x:v>
+        <x:v>ELECTRODE TECHNOLOGIES, INC.</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>3110 W HARVARD ST</x:v>
+        <x:v>3110 WEST HARVARD STREET</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Santa Ana</x:v>
+        <x:v>SANTA ANA</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>USA</x:v>
+        <x:v>92704-3940</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>562-454-3434</x:v>
+        <x:v>7145493771</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>714-549-3008</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>8/6/2015</x:v>
+        <x:v>6/4/2026</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>AMS-QQ-N-290</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Nickel Plating (Electrodeposited)</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V5" t="str">
         <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>160</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>28822</x:v>
+        <x:v>30744</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -707,66 +707,66 @@
       </x:c>
       <x:c r="AC7" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="AD7" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF7" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="n">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>90041879</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>METAL SURFACES INTERNATIONAL LLC                  </x:v>
+        <x:v>METAL SURFACES INTERNATIONAL LLC</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>6060 SHULL ST                       </x:v>
+        <x:v>6060 SHULL STREET</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>BELL GARDENS                        </x:v>
+        <x:v>BELL GARDENS</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>CA </x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>90201-6237                          </x:v>
+        <x:v>90201-6237</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>562-927-1331</x:v>
+        <x:v>5629271331</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>562-927-0692</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>8/7/2006</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v/>
       </x:c>
       <x:c r="L8" t="str">
         <x:v/>
       </x:c>
       <x:c r="M8" t="str">
         <x:v/>
       </x:c>
       <x:c r="N8" t="str">
         <x:v/>
       </x:c>
       <x:c r="O8" t="str">
         <x:v>AMS-QQ-N-290</x:v>
       </x:c>
       <x:c r="P8" t="str">
         <x:v/>
       </x:c>