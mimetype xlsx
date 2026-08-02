--- v4 (2026-06-18)
+++ v5 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69c4a35f339416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4b8ebb8bb94e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R65d7700df0f14408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R47fc105f1fa4431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65d7700df0f14408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47fc105f1fa4431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">