--- v6 (2026-08-21)
+++ v7 (2026-10-24)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2444328525fa43dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc29a01773914216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R960277975d23415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R02c949907e4c4a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R960277975d23415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02c949907e4c4a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -122,51 +122,51 @@
       </x:c>
       <x:c r="AD1" t="str">
         <x:v>SupplierType</x:v>
       </x:c>
       <x:c r="AE1" t="str">
         <x:v>SupplierSector</x:v>
       </x:c>
       <x:c r="AF1" t="str">
         <x:v>SpecSector</x:v>
       </x:c>
       <x:c r="AG1" t="str">
         <x:v>SectorAbbreviation</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="n">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>90044349</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>ANADITE CA RESTORATION TRUST</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>10647 S. GARFIELD AVE.</x:v>
+        <x:v>10647 GARFIELD AVENUE</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>SOUTH GATE</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>90280-7325</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>5628612205</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>562-862-6479</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>10/20/2009</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v>5SNJ7</x:v>
       </x:c>
       <x:c r="L2" t="str">
         <x:v>008286551</x:v>
       </x:c>
@@ -271,51 +271,51 @@
       <x:c r="M3" t="str">
         <x:v/>
       </x:c>
       <x:c r="N3" t="str">
         <x:v/>
       </x:c>
       <x:c r="O3" t="str">
         <x:v>MPD 1103</x:v>
       </x:c>
       <x:c r="P3" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q3" t="str">
         <x:v>Cleaning of Titanium and Titanium Alloys</x:v>
       </x:c>
       <x:c r="R3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T3" t="str">
         <x:v/>
       </x:c>
       <x:c r="U3" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V3" t="str">
-        <x:v>None Ref. RCI R108501, R191187, R128886 </x:v>
+        <x:v>Ref. RCI R108501, R191187, R128886 </x:v>
       </x:c>
       <x:c r="W3" t="n">
         <x:v>143</x:v>
       </x:c>
       <x:c r="X3" t="n">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="Y3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z3" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA3" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB3" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
@@ -407,320 +407,222 @@
       </x:c>
       <x:c r="AA4" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB4" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC4" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD4" t="str">
         <x:v>Manufacturer</x:v>
       </x:c>
       <x:c r="AE4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG4" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="n">
-        <x:v>25939</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>90076059</x:v>
+        <x:v>90024675</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>FINE QUALITY METAL FINISHING</x:v>
+        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>1640 Daisy Ave. </x:v>
+        <x:v>165 Field St</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Long Beach</x:v>
+        <x:v>West Babylon</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>CA</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>90813</x:v>
+        <x:v>11704</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>562-432-2248</x:v>
+        <x:v>(631) 694-1818</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v/>
+        <x:v>(631) 694-1848</x:v>
       </x:c>
       <x:c r="J5" t="str">
-        <x:v>10/6/2020</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K5" t="str">
         <x:v/>
       </x:c>
       <x:c r="L5" t="str">
         <x:v/>
       </x:c>
       <x:c r="M5" t="str">
         <x:v/>
       </x:c>
       <x:c r="N5" t="str">
         <x:v/>
       </x:c>
       <x:c r="O5" t="str">
         <x:v>MPD 1103</x:v>
       </x:c>
       <x:c r="P5" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q5" t="str">
         <x:v>Cleaning of Titanium and Titanium Alloys</x:v>
       </x:c>
       <x:c r="R5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T5" t="str">
         <x:v/>
       </x:c>
       <x:c r="U5" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V5" t="str">
-        <x:v>Pre-penetrant etch solution approved per RC/I 212214</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W5" t="n">
         <x:v>143</x:v>
       </x:c>
       <x:c r="X5" t="n">
-        <x:v>23538</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="Y5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z5" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA5" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB5" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC5" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD5" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG5" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="n">
-        <x:v>221</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>90024675</x:v>
+        <x:v>90052342</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Magellan Aerospace Processing, New York, Inc.</x:v>
+        <x:v>PRIDE PLATING INC</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>165 Field St</x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>West Babylon</x:v>
+        <x:v>GROVE</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>NY</x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>11704</x:v>
+        <x:v>74344</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>(631) 694-1818</x:v>
+        <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>(631) 694-1848</x:v>
+        <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J6" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K6" t="str">
-        <x:v/>
+        <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L6" t="str">
         <x:v/>
       </x:c>
       <x:c r="M6" t="str">
         <x:v/>
       </x:c>
       <x:c r="N6" t="str">
         <x:v/>
       </x:c>
       <x:c r="O6" t="str">
         <x:v>MPD 1103</x:v>
       </x:c>
       <x:c r="P6" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q6" t="str">
         <x:v>Cleaning of Titanium and Titanium Alloys</x:v>
       </x:c>
       <x:c r="R6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T6" t="str">
         <x:v/>
       </x:c>
       <x:c r="U6" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V6" t="str">
         <x:v/>
       </x:c>
       <x:c r="W6" t="n">
         <x:v>143</x:v>
       </x:c>
       <x:c r="X6" t="n">
-        <x:v>2218</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="Y6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z6" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA6" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB6" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC6" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD6" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG6" t="str">
-        <x:v>AS</x:v>
-[...96 lines deleted...]
-      <x:c r="AG7" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>