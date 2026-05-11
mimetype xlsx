--- v1 (2026-02-11)
+++ v2 (2026-05-11)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a243ccd39a44a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cde582fc2342e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6597832723c7414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra8d1e8c7ec9846bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6597832723c7414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8d1e8c7ec9846bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -315,78 +315,78 @@
       </x:c>
       <x:c r="AC3" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>90049034</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>Barnes Group Inc                                 </x:v>
+        <x:v>BARNES GROUP INC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>1025 S. Depot Drive                 </x:v>
+        <x:v>1025 S. Depot Drive</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>Ogden                        </x:v>
+        <x:v>OGDEN</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>UT </x:v>
+        <x:v>UT</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>84404                               </x:v>
+        <x:v>84404</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>8019172088</x:v>
+        <x:v>8019172000</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>801-917-2033</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
-        <x:v/>
+        <x:v>32317</x:v>
       </x:c>
       <x:c r="L4" t="str">
-        <x:v/>
+        <x:v>612706192</x:v>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>GSS 7015 requires NGAS approval only when referenced in one of the following specifications: GSS 5150, GSS 5360, GSS 5361  GSS 7022.</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>GSS 7015</x:v>
       </x:c>
       <x:c r="P4" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q4" t="str">
         <x:v>Cleaning and Descaling of Titanium and Titanium Alloys</x:v>
       </x:c>
       <x:c r="R4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T4" t="str">
         <x:v/>
       </x:c>
       <x:c r="U4" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>