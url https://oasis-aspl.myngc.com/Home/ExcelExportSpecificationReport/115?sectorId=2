--- v2 (2026-05-11)
+++ v3 (2026-06-26)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cde582fc2342e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7112d49a5114dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Ra8d1e8c7ec9846bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rdc486aafde944f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8d1e8c7ec9846bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc486aafde944f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -318,60 +318,60 @@
       </x:c>
       <x:c r="AD3" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG3" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>90049034</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>BARNES GROUP INC</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>1025 S. Depot Drive</x:v>
+        <x:v>1025 SOUTH DEPOT DRIVE</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>OGDEN</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>UT</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>84404</x:v>
+        <x:v>84404-1390</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>8019172000</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>801-917-2033</x:v>
       </x:c>
       <x:c r="J4" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K4" t="str">
         <x:v>32317</x:v>
       </x:c>
       <x:c r="L4" t="str">
         <x:v>612706192</x:v>
       </x:c>
       <x:c r="M4" t="str">
         <x:v/>
       </x:c>
       <x:c r="N4" t="str">
         <x:v>GSS 7015 requires NGAS approval only when referenced in one of the following specifications: GSS 5150, GSS 5360, GSS 5361  GSS 7022.</x:v>
       </x:c>
       <x:c r="O4" t="str">
         <x:v>GSS 7015</x:v>
       </x:c>