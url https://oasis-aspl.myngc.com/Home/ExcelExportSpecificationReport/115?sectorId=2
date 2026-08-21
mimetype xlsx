--- v3 (2026-06-26)
+++ v4 (2026-08-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7112d49a5114dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b029aabe4c4fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rdc486aafde944f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R8e4853a2165a4921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc486aafde944f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e4853a2165a4921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">