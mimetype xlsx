--- v3 (2026-03-04)
+++ v4 (2026-04-29)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b1c256194f4558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99fcec3be39496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R3e81469402284036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Raddbd6a2d1c24882"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e81469402284036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raddbd6a2d1c24882" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">