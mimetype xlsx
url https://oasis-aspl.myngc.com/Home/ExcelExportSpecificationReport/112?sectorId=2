--- v4 (2026-04-29)
+++ v5 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99fcec3be39496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7497b0f7ee5d442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Raddbd6a2d1c24882"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Radc4f8ee8fa04ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raddbd6a2d1c24882" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radc4f8ee8fa04ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1001,63 +1001,63 @@
       </x:c>
       <x:c r="AC10" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD10" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF10" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG10" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="n">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>90052342</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>PRIDE PLATING INC  VALENCE GROVE </x:v>
+        <x:v>PRIDE PLATING INC</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5           </x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>GROVE                               </x:v>
+        <x:v>GROVE</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>OK </x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>74344                               </x:v>
+        <x:v>74344</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J11" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K11" t="str">
         <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L11" t="str">
         <x:v/>
       </x:c>
       <x:c r="M11" t="str">
         <x:v/>
       </x:c>
       <x:c r="N11" t="str">
         <x:v/>
       </x:c>
       <x:c r="O11" t="str">
         <x:v>GSS 4407</x:v>
       </x:c>