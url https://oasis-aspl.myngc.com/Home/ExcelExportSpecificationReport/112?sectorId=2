--- v5 (2026-06-18)
+++ v6 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7497b0f7ee5d442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9f9a1302ef43e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Radc4f8ee8fa04ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6578b835219340e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radc4f8ee8fa04ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6578b835219340e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">