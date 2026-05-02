--- v2 (2026-02-28)
+++ v3 (2026-05-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09ef129cfb34b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366c2117d32545eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb224d10c9e6e42af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R90a1eb69006c427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb224d10c9e6e42af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90a1eb69006c427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1099,78 +1099,78 @@
       </x:c>
       <x:c r="AC11" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>90049034</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>Barnes Group Inc                                 </x:v>
+        <x:v>BARNES GROUP INC</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>1025 S. Depot Drive                 </x:v>
+        <x:v>1025 S. Depot Drive</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>Ogden                        </x:v>
+        <x:v>OGDEN</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>UT </x:v>
+        <x:v>UT</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>84404                               </x:v>
+        <x:v>84404</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>8019172088</x:v>
+        <x:v>8019172000</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>801-917-2033</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K12" t="str">
-        <x:v/>
+        <x:v>32317</x:v>
       </x:c>
       <x:c r="L12" t="str">
-        <x:v/>
+        <x:v>612706192</x:v>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P12" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q12" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R12" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T12" t="str">
         <x:v/>
       </x:c>
       <x:c r="U12" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
@@ -2299,54 +2299,54 @@
       <x:c r="C24" t="str">
         <x:v>HYDROFORM USA INC</x:v>
       </x:c>
       <x:c r="D24" t="str">
         <x:v>2848 E 208TH ST</x:v>
       </x:c>
       <x:c r="E24" t="str">
         <x:v>LONG BEACH</x:v>
       </x:c>
       <x:c r="F24" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G24" t="str">
         <x:v>90810-1101</x:v>
       </x:c>
       <x:c r="H24" t="str">
         <x:v>000-000-0000</x:v>
       </x:c>
       <x:c r="I24" t="str">
         <x:v>310-632-0932</x:v>
       </x:c>
       <x:c r="J24" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K24" t="str">
-        <x:v/>
+        <x:v>0MRR0</x:v>
       </x:c>
       <x:c r="L24" t="str">
-        <x:v/>
+        <x:v>109082255</x:v>
       </x:c>
       <x:c r="M24" t="str">
         <x:v/>
       </x:c>
       <x:c r="N24" t="str">
         <x:v/>
       </x:c>
       <x:c r="O24" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P24" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q24" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R24" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T24" t="str">
         <x:v/>
       </x:c>
       <x:c r="U24" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
@@ -2955,1204 +2955,1302 @@
       </x:c>
       <x:c r="AA30" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB30" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC30" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD30" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF30" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG30" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="n">
-        <x:v>203</x:v>
+        <x:v>52636</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>90051986</x:v>
+        <x:v>90221342</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>NORTH EAST FINISHING CO</x:v>
+        <x:v>NCP INTERNATIONAL INC.</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>245 RALPH AV</x:v>
+        <x:v>88 URBAN AVENUE</x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>COPIAGUE</x:v>
+        <x:v>WESTBURY</x:v>
       </x:c>
       <x:c r="F31" t="str">
         <x:v>NY</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>11726-1514</x:v>
+        <x:v>11590-4823</x:v>
       </x:c>
       <x:c r="H31" t="str">
-        <x:v>6317898000</x:v>
+        <x:v>5167466666</x:v>
       </x:c>
       <x:c r="I31" t="str">
-        <x:v>631-789-8094</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J31" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>2/10/2026</x:v>
       </x:c>
       <x:c r="K31" t="str">
-        <x:v>7BZG6</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L31" t="str">
-        <x:v>947402947</x:v>
+        <x:v/>
       </x:c>
       <x:c r="M31" t="str">
         <x:v/>
       </x:c>
       <x:c r="N31" t="str">
         <x:v/>
       </x:c>
       <x:c r="O31" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P31" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q31" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T31" t="str">
         <x:v/>
       </x:c>
       <x:c r="U31" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V31" t="str">
-        <x:v>Limited to Aluminum Alloy Parts</x:v>
+        <x:v/>
       </x:c>
       <x:c r="W31" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X31" t="n">
-        <x:v>1300</x:v>
+        <x:v>30699</x:v>
       </x:c>
       <x:c r="Y31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z31" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA31" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB31" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC31" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD31" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG31" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="n">
-        <x:v>149</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>90052168</x:v>
+        <x:v>90051986</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>Paragon Services Inc West St.</x:v>
+        <x:v>NORTH EAST FINISHING CO</x:v>
       </x:c>
       <x:c r="D32" t="str">
-        <x:v>1015 S West Street</x:v>
+        <x:v>245 RALPH AV</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>Wichita</x:v>
+        <x:v>COPIAGUE</x:v>
       </x:c>
       <x:c r="F32" t="str">
-        <x:v>KS</x:v>
+        <x:v>NY</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>67213</x:v>
+        <x:v>11726-1514</x:v>
       </x:c>
       <x:c r="H32" t="str">
-        <x:v>(316) 945-5285</x:v>
+        <x:v>6317898000</x:v>
       </x:c>
       <x:c r="I32" t="str">
-        <x:v>(316) 945-8906</x:v>
+        <x:v>631-789-8094</x:v>
       </x:c>
       <x:c r="J32" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K32" t="str">
-        <x:v/>
+        <x:v>7BZG6</x:v>
       </x:c>
       <x:c r="L32" t="str">
-        <x:v/>
+        <x:v>947402947</x:v>
       </x:c>
       <x:c r="M32" t="str">
         <x:v/>
       </x:c>
       <x:c r="N32" t="str">
         <x:v/>
       </x:c>
       <x:c r="O32" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P32" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q32" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R32" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T32" t="str">
         <x:v/>
       </x:c>
       <x:c r="U32" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V32" t="str">
-        <x:v>Aluminum alloys only</x:v>
+        <x:v>Limited to Aluminum Alloy Parts</x:v>
       </x:c>
       <x:c r="W32" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X32" t="n">
-        <x:v>794</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="Y32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z32" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA32" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB32" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC32" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD32" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG32" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="n">
-        <x:v>18142</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>90068971</x:v>
+        <x:v>90052168</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>PEENING TECHNOLOGIES OF GEORGIA INC               </x:v>
+        <x:v>Paragon Services Inc West St.</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>3117 EMERY CIR                      </x:v>
+        <x:v>1015 S West Street</x:v>
       </x:c>
       <x:c r="E33" t="str">
-        <x:v>AUSTELL                             </x:v>
+        <x:v>Wichita</x:v>
       </x:c>
       <x:c r="F33" t="str">
-        <x:v>GA </x:v>
+        <x:v>KS</x:v>
       </x:c>
       <x:c r="G33" t="str">
-        <x:v>30168-5530                          </x:v>
+        <x:v>67213</x:v>
       </x:c>
       <x:c r="H33" t="str">
-        <x:v>770-941-9573</x:v>
+        <x:v>(316) 945-5285</x:v>
       </x:c>
       <x:c r="I33" t="str">
-        <x:v/>
+        <x:v>(316) 945-8906</x:v>
       </x:c>
       <x:c r="J33" t="str">
-        <x:v>8/1/2018</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K33" t="str">
         <x:v/>
       </x:c>
       <x:c r="L33" t="str">
         <x:v/>
       </x:c>
       <x:c r="M33" t="str">
         <x:v/>
       </x:c>
       <x:c r="N33" t="str">
         <x:v/>
       </x:c>
       <x:c r="O33" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P33" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q33" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R33" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T33" t="str">
         <x:v/>
       </x:c>
       <x:c r="U33" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V33" t="str">
-        <x:v>Limited to Aluminum alloys</x:v>
+        <x:v>Aluminum alloys only</x:v>
       </x:c>
       <x:c r="W33" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X33" t="n">
-        <x:v>20197</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="Y33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z33" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA33" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB33" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC33" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD33" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF33" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG33" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="n">
-        <x:v>153</x:v>
+        <x:v>18142</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>90052342</x:v>
+        <x:v>90068971</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>PRIDE PLATING INC  VALENCE GROVE </x:v>
+        <x:v>PEENING TECHNOLOGIES OF GEORGIA INC               </x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5           </x:v>
+        <x:v>3117 EMERY CIR                      </x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>GROVE                               </x:v>
+        <x:v>AUSTELL                             </x:v>
       </x:c>
       <x:c r="F34" t="str">
-        <x:v>OK </x:v>
+        <x:v>GA </x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>74344                               </x:v>
+        <x:v>30168-5530                          </x:v>
       </x:c>
       <x:c r="H34" t="str">
-        <x:v>9187866111</x:v>
+        <x:v>770-941-9573</x:v>
       </x:c>
       <x:c r="I34" t="str">
-        <x:v>918-786-4234</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J34" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>8/1/2018</x:v>
       </x:c>
       <x:c r="K34" t="str">
-        <x:v>4GMH2</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L34" t="str">
         <x:v/>
       </x:c>
       <x:c r="M34" t="str">
         <x:v/>
       </x:c>
       <x:c r="N34" t="str">
         <x:v/>
       </x:c>
       <x:c r="O34" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P34" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q34" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R34" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T34" t="str">
         <x:v/>
       </x:c>
       <x:c r="U34" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V34" t="str">
-        <x:v/>
+        <x:v>Limited to Aluminum alloys</x:v>
       </x:c>
       <x:c r="W34" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X34" t="n">
-        <x:v>841</x:v>
+        <x:v>20197</x:v>
       </x:c>
       <x:c r="Y34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z34" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA34" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB34" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC34" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD34" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG34" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="n">
-        <x:v>35</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>90075284</x:v>
+        <x:v>90052342</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>RADIUS AEROSPACE INC                              </x:v>
+        <x:v>PRIDE PLATING INC  VALENCE GROVE </x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>1923 CENTRAL AVE                    </x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5           </x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>HOT SPRINGS NATIONAL PARK           </x:v>
+        <x:v>GROVE                               </x:v>
       </x:c>
       <x:c r="F35" t="str">
-        <x:v>AR </x:v>
+        <x:v>OK </x:v>
       </x:c>
       <x:c r="G35" t="str">
-        <x:v>71901                               </x:v>
+        <x:v>74344                               </x:v>
       </x:c>
       <x:c r="H35" t="str">
-        <x:v>5013219325</x:v>
+        <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I35" t="str">
-        <x:v>501-622-4222</x:v>
+        <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J35" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K35" t="str">
-        <x:v/>
+        <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L35" t="str">
         <x:v/>
       </x:c>
       <x:c r="M35" t="str">
         <x:v/>
       </x:c>
       <x:c r="N35" t="str">
         <x:v/>
       </x:c>
       <x:c r="O35" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P35" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q35" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R35" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T35" t="str">
         <x:v/>
       </x:c>
       <x:c r="U35" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V35" t="str">
         <x:v/>
       </x:c>
       <x:c r="W35" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X35" t="n">
-        <x:v>29202</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="Y35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z35" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA35" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB35" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC35" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD35" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF35" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG35" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="n">
-        <x:v>26137</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>90128120</x:v>
+        <x:v>90075284</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>SPEM AERO SAS </x:v>
+        <x:v>RADIUS AEROSPACE INC                              </x:v>
       </x:c>
       <x:c r="D36" t="str">
-        <x:v>6 rue du castelmouly </x:v>
+        <x:v>1923 CENTRAL AVE                    </x:v>
       </x:c>
       <x:c r="E36" t="str">
-        <x:v>Bagnères de Bigorre </x:v>
+        <x:v>HOT SPRINGS NATIONAL PARK           </x:v>
       </x:c>
       <x:c r="F36" t="str">
-        <x:v/>
+        <x:v>AR </x:v>
       </x:c>
       <x:c r="G36" t="str">
-        <x:v>65200</x:v>
+        <x:v>71901                               </x:v>
       </x:c>
       <x:c r="H36" t="str">
-        <x:v>33562913232 </x:v>
+        <x:v>5013219325</x:v>
       </x:c>
       <x:c r="I36" t="str">
-        <x:v/>
+        <x:v>501-622-4222</x:v>
       </x:c>
       <x:c r="J36" t="str">
-        <x:v>2/7/2023</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K36" t="str">
         <x:v/>
       </x:c>
       <x:c r="L36" t="str">
         <x:v/>
       </x:c>
       <x:c r="M36" t="str">
         <x:v/>
       </x:c>
       <x:c r="N36" t="str">
         <x:v/>
       </x:c>
       <x:c r="O36" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P36" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q36" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R36" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T36" t="str">
         <x:v/>
       </x:c>
       <x:c r="U36" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V36" t="str">
         <x:v/>
       </x:c>
       <x:c r="W36" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X36" t="n">
-        <x:v>28801</x:v>
+        <x:v>29202</x:v>
       </x:c>
       <x:c r="Y36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z36" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA36" t="n">
-        <x:v>185</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB36" t="str">
-        <x:v>France</x:v>
+        <x:v>United States</x:v>
       </x:c>
       <x:c r="AC36" t="str">
-        <x:v>FR</x:v>
+        <x:v>US</x:v>
       </x:c>
       <x:c r="AD36" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE36" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF36" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG36" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="n">
-        <x:v>161</x:v>
+        <x:v>26137</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>90053143</x:v>
+        <x:v>90128120</x:v>
       </x:c>
       <x:c r="C37" t="str">
-        <x:v>Sullivan Precision Metal Finishing</x:v>
+        <x:v>SPEM AERO SAS </x:v>
       </x:c>
       <x:c r="D37" t="str">
-        <x:v>995 North Service Road West</x:v>
+        <x:v>6 rue du castelmouly </x:v>
       </x:c>
       <x:c r="E37" t="str">
-        <x:v>Sullivan</x:v>
+        <x:v>Bagnères de Bigorre </x:v>
       </x:c>
       <x:c r="F37" t="str">
-        <x:v>MO</x:v>
+        <x:v/>
       </x:c>
       <x:c r="G37" t="str">
-        <x:v>63080</x:v>
+        <x:v>65200</x:v>
       </x:c>
       <x:c r="H37" t="str">
-        <x:v>(573) 468-8049</x:v>
+        <x:v>33562913232 </x:v>
       </x:c>
       <x:c r="I37" t="str">
-        <x:v>(573) 468-2182</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J37" t="str">
-        <x:v>1/1/2003</x:v>
+        <x:v>2/7/2023</x:v>
       </x:c>
       <x:c r="K37" t="str">
         <x:v/>
       </x:c>
       <x:c r="L37" t="str">
         <x:v/>
       </x:c>
       <x:c r="M37" t="str">
         <x:v/>
       </x:c>
       <x:c r="N37" t="str">
         <x:v/>
       </x:c>
       <x:c r="O37" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P37" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q37" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R37" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T37" t="str">
         <x:v/>
       </x:c>
       <x:c r="U37" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V37" t="str">
         <x:v/>
       </x:c>
       <x:c r="W37" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X37" t="n">
-        <x:v>30043</x:v>
+        <x:v>28801</x:v>
       </x:c>
       <x:c r="Y37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z37" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA37" t="n">
-        <x:v>268</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="AB37" t="str">
-        <x:v>United States</x:v>
+        <x:v>France</x:v>
       </x:c>
       <x:c r="AC37" t="str">
-        <x:v>US</x:v>
+        <x:v>FR</x:v>
       </x:c>
       <x:c r="AD37" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF37" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG37" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="n">
-        <x:v>63</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>90053494</x:v>
+        <x:v>90053143</x:v>
       </x:c>
       <x:c r="C38" t="str">
-        <x:v>TRIUMPH PROCESSING</x:v>
+        <x:v>Sullivan Precision Metal Finishing</x:v>
       </x:c>
       <x:c r="D38" t="str">
-        <x:v>2605 INDUSTRY WAY</x:v>
+        <x:v>995 North Service Road West</x:v>
       </x:c>
       <x:c r="E38" t="str">
-        <x:v>LYNWOOD</x:v>
+        <x:v>Sullivan</x:v>
       </x:c>
       <x:c r="F38" t="str">
-        <x:v>CA</x:v>
+        <x:v>MO</x:v>
       </x:c>
       <x:c r="G38" t="str">
-        <x:v>90262</x:v>
+        <x:v>63080</x:v>
       </x:c>
       <x:c r="H38" t="str">
-        <x:v>(323) 563-1338</x:v>
+        <x:v>(573) 468-8049</x:v>
       </x:c>
       <x:c r="I38" t="str">
-        <x:v>323-567-7130</x:v>
+        <x:v>(573) 468-2182</x:v>
       </x:c>
       <x:c r="J38" t="str">
-        <x:v>1/1/2004</x:v>
+        <x:v>1/1/2003</x:v>
       </x:c>
       <x:c r="K38" t="str">
         <x:v/>
       </x:c>
       <x:c r="L38" t="str">
         <x:v/>
       </x:c>
       <x:c r="M38" t="str">
         <x:v/>
       </x:c>
       <x:c r="N38" t="str">
         <x:v/>
       </x:c>
       <x:c r="O38" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P38" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q38" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R38" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T38" t="str">
         <x:v/>
       </x:c>
       <x:c r="U38" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V38" t="str">
         <x:v/>
       </x:c>
       <x:c r="W38" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X38" t="n">
-        <x:v>234</x:v>
+        <x:v>30043</x:v>
       </x:c>
       <x:c r="Y38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z38" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA38" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB38" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC38" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD38" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE38" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF38" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG38" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="n">
-        <x:v>44946</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>90218498</x:v>
+        <x:v>90053494</x:v>
       </x:c>
       <x:c r="C39" t="str">
-        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
+        <x:v>TRIUMPH PROCESSING</x:v>
       </x:c>
       <x:c r="D39" t="str">
-        <x:v>2588 Industry Way</x:v>
+        <x:v>2605 INDUSTRY WAY</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v>Lynwood</x:v>
+        <x:v>LYNWOOD</x:v>
       </x:c>
       <x:c r="F39" t="str">
         <x:v>CA</x:v>
       </x:c>
       <x:c r="G39" t="str">
         <x:v>90262</x:v>
       </x:c>
       <x:c r="H39" t="str">
-        <x:v>310-613-6758</x:v>
+        <x:v>(323) 563-1338</x:v>
       </x:c>
       <x:c r="I39" t="str">
-        <x:v/>
+        <x:v>323-567-7130</x:v>
       </x:c>
       <x:c r="J39" t="str">
-        <x:v>9/22/2025</x:v>
+        <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K39" t="str">
         <x:v/>
       </x:c>
       <x:c r="L39" t="str">
         <x:v/>
       </x:c>
       <x:c r="M39" t="str">
         <x:v/>
       </x:c>
       <x:c r="N39" t="str">
         <x:v/>
       </x:c>
       <x:c r="O39" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P39" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q39" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R39" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T39" t="str">
         <x:v/>
       </x:c>
       <x:c r="U39" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V39" t="str">
         <x:v/>
       </x:c>
       <x:c r="W39" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X39" t="n">
-        <x:v>30385</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Y39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z39" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA39" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB39" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC39" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD39" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE39" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF39" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG39" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="n">
-        <x:v>26163</x:v>
+        <x:v>44946</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>90173265</x:v>
+        <x:v>90218498</x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
+        <x:v>TRIUMPH PROCESSING dba Valence Lynwood</x:v>
       </x:c>
       <x:c r="D40" t="str">
-        <x:v>601 Airport Dr</x:v>
+        <x:v>2588 Industry Way</x:v>
       </x:c>
       <x:c r="E40" t="str">
-        <x:v>Mansfield</x:v>
+        <x:v>Lynwood</x:v>
       </x:c>
       <x:c r="F40" t="str">
-        <x:v>TX</x:v>
+        <x:v>CA</x:v>
       </x:c>
       <x:c r="G40" t="str">
-        <x:v>76063-2718</x:v>
+        <x:v>90262</x:v>
       </x:c>
       <x:c r="H40" t="str">
-        <x:v>817-477-2193 (X220)</x:v>
+        <x:v>310-613-6758</x:v>
       </x:c>
       <x:c r="I40" t="str">
         <x:v/>
       </x:c>
       <x:c r="J40" t="str">
-        <x:v>5/31/2023</x:v>
+        <x:v>9/22/2025</x:v>
       </x:c>
       <x:c r="K40" t="str">
         <x:v/>
       </x:c>
       <x:c r="L40" t="str">
         <x:v/>
       </x:c>
       <x:c r="M40" t="str">
         <x:v/>
       </x:c>
       <x:c r="N40" t="str">
         <x:v/>
       </x:c>
       <x:c r="O40" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P40" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q40" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R40" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T40" t="str">
         <x:v/>
       </x:c>
       <x:c r="U40" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V40" t="str">
-        <x:v>Aluminum  Titanium only per RCI R461800</x:v>
+        <x:v>Aluminum only</x:v>
       </x:c>
       <x:c r="W40" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X40" t="n">
-        <x:v>30565</x:v>
+        <x:v>30385</x:v>
       </x:c>
       <x:c r="Y40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z40" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA40" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB40" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC40" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD40" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE40" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF40" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG40" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="n">
-        <x:v>1237</x:v>
+        <x:v>26163</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v>90053659</x:v>
+        <x:v>90173265</x:v>
       </x:c>
       <x:c r="C41" t="str">
-        <x:v>VALLEY METALS LLC</x:v>
+        <x:v>TRM GAMMA AEROSPACE ACQUISITION LLC</x:v>
       </x:c>
       <x:c r="D41" t="str">
-        <x:v>13125 GREGG ST</x:v>
+        <x:v>601 Airport Dr</x:v>
       </x:c>
       <x:c r="E41" t="str">
-        <x:v>POWAY</x:v>
+        <x:v>Mansfield</x:v>
       </x:c>
       <x:c r="F41" t="str">
-        <x:v>CA</x:v>
+        <x:v>TX</x:v>
       </x:c>
       <x:c r="G41" t="str">
-        <x:v>92064-7122</x:v>
+        <x:v>76063-2718</x:v>
       </x:c>
       <x:c r="H41" t="str">
-        <x:v>000-000-0000</x:v>
+        <x:v>817-477-2193 (X220)</x:v>
       </x:c>
       <x:c r="I41" t="str">
-        <x:v>858-513-6600</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J41" t="str">
-        <x:v>5/28/2015</x:v>
+        <x:v>5/31/2023</x:v>
       </x:c>
       <x:c r="K41" t="str">
         <x:v/>
       </x:c>
       <x:c r="L41" t="str">
         <x:v/>
       </x:c>
       <x:c r="M41" t="str">
         <x:v/>
       </x:c>
       <x:c r="N41" t="str">
         <x:v/>
       </x:c>
       <x:c r="O41" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
       <x:c r="P41" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q41" t="str">
         <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
       </x:c>
       <x:c r="R41" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T41" t="str">
         <x:v/>
       </x:c>
       <x:c r="U41" t="str">
         <x:v>Chemical Processing</x:v>
       </x:c>
       <x:c r="V41" t="str">
+        <x:v>Aluminum  Titanium only per RCI R461800</x:v>
+      </x:c>
+      <x:c r="W41" t="n">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="X41" t="n">
+        <x:v>30565</x:v>
+      </x:c>
+      <x:c r="Y41" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z41" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA41" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB41" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC41" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD41" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE41" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF41" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG41" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="n">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="B42" t="str">
+        <x:v>90053659</x:v>
+      </x:c>
+      <x:c r="C42" t="str">
+        <x:v>VALLEY METALS LLC</x:v>
+      </x:c>
+      <x:c r="D42" t="str">
+        <x:v>13125 GREGG ST</x:v>
+      </x:c>
+      <x:c r="E42" t="str">
+        <x:v>POWAY</x:v>
+      </x:c>
+      <x:c r="F42" t="str">
+        <x:v>CA</x:v>
+      </x:c>
+      <x:c r="G42" t="str">
+        <x:v>92064-7122</x:v>
+      </x:c>
+      <x:c r="H42" t="str">
+        <x:v>000-000-0000</x:v>
+      </x:c>
+      <x:c r="I42" t="str">
+        <x:v>858-513-6600</x:v>
+      </x:c>
+      <x:c r="J42" t="str">
+        <x:v>5/28/2015</x:v>
+      </x:c>
+      <x:c r="K42" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L42" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M42" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N42" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O42" t="str">
+        <x:v>GP 17 G</x:v>
+      </x:c>
+      <x:c r="P42" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q42" t="str">
+        <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
+      </x:c>
+      <x:c r="R42" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="T42" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U42" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="V42" t="str">
         <x:v>Limited to Swab
 Etching of
 Weldments only</x:v>
       </x:c>
-      <x:c r="W41" t="n">
-[...96 lines deleted...]
-      </x:c>
       <x:c r="W42" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="X42" t="n">
-        <x:v>1804</x:v>
+        <x:v>30088</x:v>
       </x:c>
       <x:c r="Y42" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="Z42" t="str">
         <x:v>True</x:v>
       </x:c>
       <x:c r="AA42" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="AB42" t="str">
         <x:v>United States</x:v>
       </x:c>
       <x:c r="AC42" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD42" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE42" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF42" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG42" t="str">
+        <x:v>AS</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="n">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="B43" t="str">
+        <x:v>90053884</x:v>
+      </x:c>
+      <x:c r="C43" t="str">
+        <x:v>WOLKERSTORFER CO INC</x:v>
+      </x:c>
+      <x:c r="D43" t="str">
+        <x:v>348 1ST ST SE</x:v>
+      </x:c>
+      <x:c r="E43" t="str">
+        <x:v>SAINT PAUL</x:v>
+      </x:c>
+      <x:c r="F43" t="str">
+        <x:v>MN</x:v>
+      </x:c>
+      <x:c r="G43" t="str">
+        <x:v>55112-7858</x:v>
+      </x:c>
+      <x:c r="H43" t="str">
+        <x:v>651-636-0720</x:v>
+      </x:c>
+      <x:c r="I43" t="str">
+        <x:v>651-636-3308</x:v>
+      </x:c>
+      <x:c r="J43" t="str">
+        <x:v>12/2/2025</x:v>
+      </x:c>
+      <x:c r="K43" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="L43" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="M43" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="N43" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="O43" t="str">
+        <x:v>GP 17 G</x:v>
+      </x:c>
+      <x:c r="P43" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="Q43" t="str">
+        <x:v>Procedure, Etching prior to Penetrant Inspection</x:v>
+      </x:c>
+      <x:c r="R43" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="T43" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="U43" t="str">
+        <x:v>Chemical Processing</x:v>
+      </x:c>
+      <x:c r="V43" t="str">
+        <x:v>Limited to Aluminum ONLY</x:v>
+      </x:c>
+      <x:c r="W43" t="n">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="X43" t="n">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="Y43" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="Z43" t="str">
+        <x:v>True</x:v>
+      </x:c>
+      <x:c r="AA43" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AB43" t="str">
+        <x:v>United States</x:v>
+      </x:c>
+      <x:c r="AC43" t="str">
+        <x:v>US</x:v>
+      </x:c>
+      <x:c r="AD43" t="str">
+        <x:v>Independent Processor</x:v>
+      </x:c>
+      <x:c r="AE43" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AF43" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="AG43" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>