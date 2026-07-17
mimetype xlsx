--- v3 (2026-05-02)
+++ v4 (2026-07-17)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366c2117d32545eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ec8fdb769940a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R90a1eb69006c427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rea13df60434d4d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90a1eb69006c427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea13df60434d4d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1102,60 +1102,60 @@
       </x:c>
       <x:c r="AD11" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF11" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG11" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>90049034</x:v>
       </x:c>
       <x:c r="C12" t="str">
         <x:v>BARNES GROUP INC</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>1025 S. Depot Drive</x:v>
+        <x:v>1025 SOUTH DEPOT DRIVE</x:v>
       </x:c>
       <x:c r="E12" t="str">
         <x:v>OGDEN</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>UT</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>84404</x:v>
+        <x:v>84404-1390</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>8019172000</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>801-917-2033</x:v>
       </x:c>
       <x:c r="J12" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K12" t="str">
         <x:v>32317</x:v>
       </x:c>
       <x:c r="L12" t="str">
         <x:v>612706192</x:v>
       </x:c>
       <x:c r="M12" t="str">
         <x:v/>
       </x:c>
       <x:c r="N12" t="str">
         <x:v/>
       </x:c>
       <x:c r="O12" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>
@@ -3353,63 +3353,63 @@
       </x:c>
       <x:c r="AC34" t="str">
         <x:v>US</x:v>
       </x:c>
       <x:c r="AD34" t="str">
         <x:v>Independent Processor</x:v>
       </x:c>
       <x:c r="AE34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AF34" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AG34" t="str">
         <x:v>AS</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="n">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v>90052342</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>PRIDE PLATING INC  VALENCE GROVE </x:v>
+        <x:v>PRIDE PLATING INC</x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>2900 E HIGHWAY 10 ROUTE 5           </x:v>
+        <x:v>2900 E HIGHWAY 10 ROUTE 5</x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>GROVE                               </x:v>
+        <x:v>GROVE</x:v>
       </x:c>
       <x:c r="F35" t="str">
-        <x:v>OK </x:v>
+        <x:v>OK</x:v>
       </x:c>
       <x:c r="G35" t="str">
-        <x:v>74344                               </x:v>
+        <x:v>74344</x:v>
       </x:c>
       <x:c r="H35" t="str">
         <x:v>9187866111</x:v>
       </x:c>
       <x:c r="I35" t="str">
         <x:v>918-786-4234</x:v>
       </x:c>
       <x:c r="J35" t="str">
         <x:v>1/1/2004</x:v>
       </x:c>
       <x:c r="K35" t="str">
         <x:v>4GMH2</x:v>
       </x:c>
       <x:c r="L35" t="str">
         <x:v/>
       </x:c>
       <x:c r="M35" t="str">
         <x:v/>
       </x:c>
       <x:c r="N35" t="str">
         <x:v/>
       </x:c>
       <x:c r="O35" t="str">
         <x:v>GP 17 G</x:v>
       </x:c>