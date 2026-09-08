--- v4 (2026-07-17)
+++ v5 (2026-09-08)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ec8fdb769940a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081da7edbdc449f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rea13df60434d4d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6e7e8126b89e487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea13df60434d4d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e7e8126b89e487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>SupplierId</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>SupplierNumber</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>SupplierName</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>City</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>State</x:v>
       </x:c>
       <x:c r="G1" t="str">